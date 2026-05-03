--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Electric Vehicles Battery State of Charge Estimation Based on Machine Learning and Real Driving Data</w:t>
+                <w:t xml:space="preserve">Enhancing energy management in battery electric vehicles: A novel approach based on fuzzy Q-learning controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Ariche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Boulghasoul</w:t>
@@ -179,3737 +179,3741 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahed Tajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (4), pp.59. </w:t>
+              <w:t xml:space="preserve">Engineering Science and Technology, an International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.102070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jlpea14040059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jestch.2025.102070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011417v1</w:t>
+                <w:t xml:space="preserve">hal-05571120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Track Experiment Dataset for Motorcycle Rider Behavior and Trajectory Reconstruction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Michel</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Electric Vehicles Battery State of Charge Estimation Based on Machine Learning and Real Driving Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Ariche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Boulghasoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Flavien Delgehier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Elbacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahed Tajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jlpea14040059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744870v1</w:t>
+                <w:t xml:space="preserve">hal-05011417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the behaviour of motorcycle riders: An objective investigation of riding style and capability</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real Track Experiment Dataset for Motorcycle Rider Behavior and Trajectory Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Vincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid El Ouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Delgehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trip.2023.100971⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04451226v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Methodology for the Investigation of Riding Dynamics: A Motorcycle Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Bartolozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Savino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (9), pp.10224-10237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TITS.2023.3271790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powered two-wheelers right-hand curve negotiation study using segmentation and data mining approaches</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Understanding the behaviour of motorcycle riders: An objective investigation of riding style and capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Bartolozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Savino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3222421⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.100971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trip.2023.100971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901485v1</w:t>
+                <w:t xml:space="preserve">hal-04451226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent reinforcement learning for autonomous vehicles: a survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Powered two-wheelers right-hand curve negotiation study using segmentation and data mining approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43684-022-00045-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.3407-3421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3222421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451199v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rider in the Loop Dynamic Motorcycle Simulator: An Instrumentation Strategy Focused on Human Acceptability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Multi-agent reinforcement learning for autonomous vehicles: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Dinneweth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (17), pp.2690. </w:t>
+              <w:t xml:space="preserve">Autonomous Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics11172690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43684-022-00045-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767935v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving motorcycle motion perception by using innovative motorcycle headlight configurations: Evidence from simulator and test-track experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viola Cavallo</w:t>
+                <w:t xml:space="preserve">Rider in the Loop Dynamic Motorcycle Simulator: An Instrumentation Strategy Focused on Human Acceptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Delgehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2021.106118⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (17), pp.2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11172690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337672v1</w:t>
+                <w:t xml:space="preserve">hal-03767935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating sleep deprivation and time-of-day influences on crash avoidance maneuvers of young motorcyclists using a dynamic simulator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Improving motorcycle motion perception by using innovative motorcycle headlight configurations: Evidence from simulator and test-track experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsr.2021.05.006⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2021.106118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316373v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Dataset on powered two wheelers fall and critical events detection”</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
+                <w:t xml:space="preserve">Evaluating sleep deprivation and time-of-day influences on crash avoidance maneuvers of young motorcyclists using a dynamic simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105577⟩</w:t>
+              <w:t xml:space="preserve">Journal of Safety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsr.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829547v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorcycling performance and sleepiness during an extended ride on a dynamic simulator: relationship with stress biomarkers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to “Dataset on powered two wheelers fall and critical events detection”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/abb75e⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.105577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451212v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rider model identification: neural networks and quasi-LPV models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
+                <w:t xml:space="preserve">Motorcycling performance and sleepiness during an extended ride on a dynamic simulator: relationship with stress biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vanbeers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Drogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-its.2020.0088⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (10), pp.104004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/abb75e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883894v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of Wakefulness Test, real and simulated driving in patients with narcolepsy/hypersomnia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
+                <w:t xml:space="preserve">Rider model identification: neural networks and quasi-LPV models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.02.009⟩</w:t>
+              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (10), pp.1259-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-its.2020.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305404v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on powered two wheelers fall and critical events detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.103828. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2019.103828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Approach for High Precision Reconstruction of a Motorcycle Trajectory Using a Low-Cost Multi-Sensor System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+                <w:t xml:space="preserve">Maintenance of Wakefulness Test, real and simulated driving in patients with narcolepsy/hypersomnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sagaspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s18072282⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943154v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driver behaviour in fog is not only a question of degraded visibility - A simulator study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Aillerie</w:t>
+                <w:t xml:space="preserve">A Practical Approach for High Precision Reconstruction of a Motorcycle Trajectory Using a Low-Cost Multi-Sensor System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Smaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Sadoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2017.02.004⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (7), pp.2282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s18072282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581010v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturalistic study of the risky situations faced by novice riders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Driver behaviour in fog is not only a question of degraded visibility - A simulator study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rosey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flavien Delgehier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00140139.2015.1120887⟩</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp. 50-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351263v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation ego‐centrée à base d’affordances de l’environnement pour la simulation multi‐agents de trafic</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
+                <w:t xml:space="preserve">Naturalistic study of the risky situations faced by novice riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Delgehier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4074/S0761898016004027⟩</w:t>
+              <w:t xml:space="preserve">Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00140139.2015.1120887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670597v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of sleep deprivation and time of day on cognitive performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Davenne</w:t>
+                <w:t xml:space="preserve">Représentation ego‐centrée à base d’affordances de l’environnement pour la simulation multi‐agents de trafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Ksontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09291016.2015.1129696⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015 (03-04), pp.153-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898016004027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351266v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleepiness, attention and risk of accidents in powered two-wheelers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">The effects of sleep deprivation and time of day on cognitive performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25, pp 40-51. </w:t>
+              <w:t xml:space="preserve">Biological Rhythm Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (3), pp 401-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2015.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09291016.2015.1129696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01351270v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powered Two-Wheeler Riding Pattern Recognition Using a Machine-Learning Framework</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Sleepiness, attention and risk of accidents in powered two-wheelers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2346243⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25, pp 40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2015.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216353v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affordance-based Agent model for road traffic simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving car drivers' perception of motorcycle motion through innovative headlight configurations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10458-014-9269-x⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168839v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving car drivers' perception of motorcycle motion through innovative headlight configurations.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Affordance-based Agent model for road traffic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Ksontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.034⟩</w:t>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (5), pp.821-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10458-014-9269-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471801v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturalistic study of riders' behaviour in lane-splitting situations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Powered Two-Wheeler Riding Pattern Recognition Using a Machine-Learning Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (2), pp 301-313. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp 475-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10111-014-0293-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2346243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351338v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of the Agent Environment for Traffic Behavioral Simulation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
+                <w:t xml:space="preserve">Naturalistic study of riders' behaviour in lane-splitting situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Computational Collective Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, pp.49-68. </w:t>
+              <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (2), pp 301-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44750-5_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10111-014-0293-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198925v1</w:t>
+                <w:t xml:space="preserve">hal-01351338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturalistic study of rider’s behaviour in initial training in France: Evidence of limitations in the educational content</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
+                <w:t xml:space="preserve">Representation of the Agent Environment for Traffic Behavioral Simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Ksontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2012.09.036⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Computational Collective Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44750-5_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858101v1</w:t>
+                <w:t xml:space="preserve">hal-01198925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of the real contents delivered in French motorcycle schools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Data collection and processing tools for naturalistic study of powered two-wheelers users' behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Research Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12544-013-0102-4⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp 330-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2013.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853683v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data collection and processing tools for naturalistic study of powered two-wheelers users' behaviours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Case study of the real contents delivered in French motorcycle schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp 330-339. </w:t>
+              <w:t xml:space="preserve">European Transport Research Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2013.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12544-013-0102-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00866166v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple fall detection algorithm for Powered Two Wheelers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Naturalistic study of rider’s behaviour in initial training in France: Evidence of limitations in the educational content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp 206-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2012.09.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.10.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866156v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Time of Day and Sleep Deprivation on Motorcycle-Driving Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Bougard</w:t>
+                <w:t xml:space="preserve">A simple fall detection algorithm for Powered Two Wheelers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Damien Davenne</w:t>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (3), pp.286-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351374v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse ergonomique de l’activité de conduite moto lors de la pratique de l’inter-files en région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (2), pp 48-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3928,1686 +3932,1816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00860406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturalistic study of rider's behaviour in initial training in France: Evidence of limitations in the educational content.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Aupetit</w:t>
+                <w:t xml:space="preserve">Effects of Time of Day and Sleep Deprivation on Motorcycle-Driving Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e39735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0039735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771959v1</w:t>
+                <w:t xml:space="preserve">hal-01351374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Design to Experiments of a 2 DOF Vehicle Driving Simulator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Naturalistic study of rider's behaviour in initial training in France: Evidence of limitations in the educational content.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530381v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la conduite moto : Une recherche sur les contenus d'enseignement en situation réelle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+                <w:t xml:space="preserve">From Design to Experiments of a 2 DOF Vehicle Driving Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René J. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (2), pp.357--368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2010.2090675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857522v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and methodologies for the study of motorcyclist's behaviour in real context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Former à la conduite moto : Une recherche sur les contenus d'enseignement en situation réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Butelli</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24, pp 15-22</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66, pp 49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881627v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechatronics, Design and Modeling of a Motorcycle Riding Simulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salim Hima</w:t>
+                <w:t xml:space="preserve">Tools and methodologies for the study of motorcyclist's behaviour in real context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Larnaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Séguy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
+                <w:t xml:space="preserve">Olivier Butelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp 15-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515557v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Waking Time and Breakfast Intake Prior to Evaluation of Psychomotor Performance in the Early Morning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Davenne</w:t>
+                <w:t xml:space="preserve">Mechatronics, Design and Modeling of a Motorcycle Riding Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Séguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronobiology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07420520902774540⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (5), pp.805 - 818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2009.2035499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351400v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas en situation réelle des émotions associées à la conduite d’un motard au cours de la formation initiale. Quels enseignements pour la sécurité routière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 103, pp 89-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en situation réelle des émotions associées à la conduite d'un motard au cours de la formation initiale : Quels enseignements pour la sécurité routière ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of Waking Time and Breakfast Intake Prior to Evaluation of Psychomotor Performance in the Early Morning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103, pp 89-104. </w:t>
+              <w:t xml:space="preserve">Chronobiology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (2), pp 324-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rts.103.89-104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07420520902774540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586927v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive haptic feedback steering wheel for driving simulators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
+                <w:t xml:space="preserve">Étude en situation réelle des émotions associées à la conduite d'un motard au cours de la formation initiale : Quels enseignements pour la sécurité routière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2008.2004493⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp 89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rts.103.89-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00784164v1</w:t>
+                <w:t xml:space="preserve">hal-00586927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Control of a Small-Clearance Driving Simulator.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Adaptive haptic feedback steering wheel for driving simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mohellebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 57 (2), pp.736--746. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2007.905336⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 58 (4), pp.1654-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2008.2004493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342980v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00784164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visuomotor strategies using driving simulators in virtual and pre-recorded environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Giannopulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irini Giannopulu</w:t>
+                <w:t xml:space="preserve">René Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Bertin</w:t>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, B 14, pp 49-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation comportementale du trafic routier en intersection : un mécanisme de résolution de conflit</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and Control of a Small-Clearance Driving Simulator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Mohellebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rts.100.185-194⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (2), pp.736--746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2007.905336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390580v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour based on decision matrices for a coordination between agents in a urban traffic simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Simulation comportementale du trafic routier en intersection : un mécanisme de résolution de conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 28 (2), pp.121-138. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (100), pp.185-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-007-0045-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rts.100.185-194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03269042v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Behaviour based on decision matrices for a coordination between agents in a urban traffic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.121-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10489-007-0045-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ARCHISIM: a behavioral multi-actors traffic simulation model for the study of a traffic system including ITS aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of ITS Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Vol5 (n1), p7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00542272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5617,6527 +5751,6527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la conduite en deux-roues motorisés thermique et électrique : études qualitatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact des choix de conception sur la validité d’un simulateur de conduite moto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque Connaissances scientifiques pour les motocycles (COSMOS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933184v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des choix de conception sur la validité d’un simulateur de conduite moto</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la conduite en deux-roues motorisés thermique et électrique : études qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Pignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque Connaissances scientifiques pour les motocycles (COSMOS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790706v1</w:t>
+                <w:t xml:space="preserve">hal-04933184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of bend-taking on combustion engine and electric motorcycles: qualitative studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Pignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Vincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Motorcycle Conference (IMC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Köln, Germany. pp.153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831595v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption of a Battery Electric Vehicle for a Comfort Ride on Moroccan Roads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ariche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Boulghasoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elbacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tajer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.01-05, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motorcycle Riding Simulator Controllability and Simulator Sickness: A Proof-of-Concept System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.406-413, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010576704060413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adequacy of models and sensory stimuli: how does it impact the controllability of systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Driving Simulation Conference Europe 2021 VR (DSC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, München, Germany. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rider model identification using dynamic neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaouki Nacer Eddine Boultifat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, BERLIN, Germany. pp.15346-15352, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lever Arm Compensation for a Motorcycle Trajectory Reconstruction System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Smaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SENSORS43011.2019.8956844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective assessment of steering control actions during bend-taking with a motorcycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’interaction pilote/moto lors de la prise de virage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées de l'Automatique du GdR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we improve car drivers' perception of motorcycle motion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICP2016 - International Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Yokohama, Japan. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-depth study of bend taking practices, towards evaluation and (re)training tools : the VIROLO++ research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Vincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delgehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Motorcycle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the perceptibility of motorcycles through innovative headlight configurations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Avimoto - un projet pour améliorer la visibilité des motos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB - Transportation Research Board 94th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, WASHINGTON D.C, United States. 23p</w:t>
+              <w:t xml:space="preserve">Séminaire COTITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, LYON, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199495v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avimoto - un projet pour améliorer la visibilité des motos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Improving the perceptibility of motorcycles through innovative headlight configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire COTITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, LYON, France. 15p</w:t>
+              <w:t xml:space="preserve">TRB - Transportation Research Board 94th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, WASHINGTON D.C, United States. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217310v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative motorcycle headlight design as a short-term solution for improving motorcycle visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAL 2015 - International Symposium on Automotive Lighting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Darmstadt, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative motorcycle headlight design as a means of improving motorcycle perceptibility for car drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Improving car drivers' perception of motorcycles: innovative headlight design as a short-term solution to mitigate accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference VISION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Versailles, France. 2p</w:t>
+              <w:t xml:space="preserve">10th International Motorcycle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, COLOGNE, Germany. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471761v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of innovative motorcycle headlight configurations: effect on car drivers’ perception of motorcyles’ motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving car drivers' perception of motorcycles: innovative headlight design as a short-term solution to mitigate accidents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Innovative motorcycle headlight design as a means of improving motorcycle perceptibility for car drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Motorcycle Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, COLOGNE, Germany. 11p</w:t>
+              <w:t xml:space="preserve">International Conference VISION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versailles, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214424v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic road space allocation: simulation of current practices, towards dynamic allocation using ITS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Analysis and classification of Powered Two Wheelers Riding Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium of Transport Simulation, ISTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470441v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and classification of Powered Two Wheelers Riding Pattern</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dynamic road space allocation: simulation of current practices, towards dynamic allocation using ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Ksontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 10p</w:t>
+              <w:t xml:space="preserve">4th International Symposium of Transport Simulation, ISTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053042v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving motorcyclist perceptibiliy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Motorcycle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Brussels, Belgium. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment améliorer la perception des motocycles par les automobilistes à l'approche d'une intersection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GERI 'Deux roues motorisés'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving car drivers' perception of motorcyclists through innovative headlight configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Automotive Lighting (ISAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Germany. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riding patterns recognition for Powered two-wheelers users’ behaviors analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferhat Attal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Oukhellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITSC 2013 - 16th International IEEE Conference On Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ego-centered affordances in multi-agent traffic simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feirouz Ksontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent systems, AAMAS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual and methodological tools for analyzing situations of vulnerability on the road. Examples from a motorcycle riding study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A driver ego-centered environment representation in traffic behavioral simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feirouz Ksontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.249-253, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traffic Behavioral simulation in urban and suburban : Representation of the drivers' environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feirouz Ksontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.115-125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-wheeled motorcycle automation : System approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Khettat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, France</w:t>
+              <w:t xml:space="preserve">WoSSPA’11, 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, France. pp 47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595424v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-wheeled motorcycle automation : System approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine H Khettat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Khettat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoSSPA’11, 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, France. pp 47-50</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868603v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology to introduce scenarios of accident in driving simulators : Interest for the analysis of drivers' behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Berthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSS 2011, 3rd International Conference on Road Safety and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rider Steer Torque Estimation for Motorcycle Riding Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Khettat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Khettat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IFAC Symposium on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Boston, MA, United States. pp.25--31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying motorcycle learning in real context to improve rider's education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic traffic simulation: towards a simulation including motorcyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the third International Symposium of Transport Simulation (ISTS'2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, undef, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomics research program on motorcycle learning : Contributions to the development of a motorcycle simulator for training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena Europe 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ergonomic research program on learning of riding a motorcycle in real context: a way to develop a new generation of curriculum with simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena Europe 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Lanes Interest for Motorcycles Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Open-Loop Tests and Validation of a New Two-Wheeled Vehicle Riding Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the fifth European Workshop on Multi-Agent Systems (EUMAS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, undef, France. pp.580--596</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4911--4916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731997v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Loop Tests and Validation of a New Two-Wheeled Vehicle Riding Simulator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Virtual Lanes Interest for Motorcycles Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4911--4916</w:t>
+              <w:t xml:space="preserve">Proceedings of the fifth European Workshop on Multi-Agent Systems (EUMAS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, undef, France. pp.580--596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342978v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Modelling of a New Motorcycle Riding Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE American Control Conference (ACC'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New York, United States. pp.176--181, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2007.4283070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visuomotor strategies using driving simulators in virtual and pre-recorded environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irini Giannopulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rjv Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kapoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference Road Safety and Simulation (RSS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From perception to conflict resolution: priority-managing mechanism for road intersections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Transportation Research Board (TRB) 86th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of Static H&amp;gt;inf&amp;lt;∞&amp;gt;/inf&amp;lt;Rider for Motorcycle Model Roll Stabilization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of warning and motor priming assistance systems for lateral control in car driving.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Glaser</w:t>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Larnaudie</w:t>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boisliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE Intelligent Vehicles Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Driving Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.111-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689694v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of warning and motor priming assistance systems for lateral control in car driving.</w:t>
+                <w:t xml:space="preserve">Experimental Validation of Static H&amp;gt;inf&amp;lt;∞&amp;gt;/inf&amp;lt;Rider for Motorcycle Model Roll Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
+                <w:t xml:space="preserve">S. Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+                <w:t xml:space="preserve">S. Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Boisliveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
+                <w:t xml:space="preserve">S. Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Driving Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Meguro-Ku, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2006.1689677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449800v1</w:t>
+                <w:t xml:space="preserve">hal-01689694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static H/spl infin/ Rider for Motorcycle roll stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Minneapolis, France. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+              <w:t xml:space="preserve">, Jun 2006, Minneapolis, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2006.1657578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Simulation des Usagers des deux-roues motorisés dans ARCHISIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 14e Journées Francophones sur les Systèmes Multi-Agents (JFSMA'2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, undef, France. pp.31--44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution Movement for a Low Cost Driving Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mohellebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2006 American Control Conference (ACC06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Minneapolis, Minnesota, United States. pp.2599--2604, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2006.1656614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agent Coordination and Anticipation Model to Design a Road Traffic Simulation Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 4th European Workshop on Multi-Agent Systems EUMAS'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Cueing Algorithms for Small Driving Simulator.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Static H$% _infinity $ Rider for Motorcycle roll stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference In Robotics and Automation (ICRA06)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.3189--3194</w:t>
+              <w:t xml:space="preserve">American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Minesota, United States. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342965v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static H$% _infinity $ Rider for Motorcycle roll stabilization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Motion Cueing Algorithms for Small Driving Simulator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Mohellebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Minesota, United States. pp.n.a</w:t>
+              <w:t xml:space="preserve">IEEE International Conference In Robotics and Automation (ICRA06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, Florida, United States. pp.3189--3194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342819v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with Multi-Agent Coordination by Anticipation: Application to the Traffic Simulation at Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMAS 2005 - Proceedings of the Third European Workshop on Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low cost motion platform for driving simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mohellebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMA: International Conference on Machine Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, N/A, Japan. pp.271-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A game-based on multi-agent coordination mechanism - application to road traffic and driving simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2003 Summer Computer Simulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Montréal, Canada. pp.644 - 649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Aided Evaluation in Complex Road Traffic Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Joab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop " Simulation Based Training " with ITS'02</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, San Sébastien, Spain, pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility Of A Semi-Automatic Evaluation System For Training Driver In Complex Road Traffic Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Joab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITEC'02: International Training and Education Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lille, France, pp.P/N</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00268639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Road Traffic Simulation:</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Multi-agent road traffic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Londres, United Kingdom. pp. 903-908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350843v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent road traffic simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Multi-Agent Road Traffic Simulation:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Londres, United Kingdom. pp. 903-908</w:t>
+              <w:t xml:space="preserve">ITS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394425v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03350843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motorcycle riders vs. automated vehicles in a congested-traffic situation: a simulator study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemza Nedjari Benhadj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delgehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Driving Simulation Conference Europe 2022 VR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03783362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12147,362 +12281,362 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affichage tête haute et conduite d’un deux-roues motorisé : profils d’utilisateurs et prise de risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ragot-Court</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissances Scientifiques sur les Motocycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-oriented Road Traffic Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Mobility and Transport Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.1-29, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118561973.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03623208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low-clearance motion platform for driving simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mohellebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronics for Safety, Security and Dependability in a New Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.n.a., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12512,118 +12646,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fog on driver behaviour using driver simulator. INTRO deliverable 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId282"/>
+      <w:footerReference w:type="default" r:id="rId284"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12770,51 +12904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ariche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boulghasoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El Ouardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Elbacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea14040059" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larnaudie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delgehier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451226v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Bartolozzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Savino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2023.100971" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451221v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3271790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diop" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3222421" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dinneweth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00045-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172690" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moussay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2021.05.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105577" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bougard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanbeers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sauvet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drogou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/abb75e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2020.0088" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305404v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.02.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943154v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smaiah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Sadoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072282" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.02.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351263v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aupetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2015.1120887" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004027" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351266v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2015.1129696" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351270v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2015.01.006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHCS2KX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216353v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Attal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2346243" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168839v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9269-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-014-0293-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198925v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.09.036" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PTBZJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853683v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-013-0102-4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866166v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.03.012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCM0BWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.10.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C47HDVM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039735" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hima" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J. Bertin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2090675" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857522v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Larnaudie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Butelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;guy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2035499" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351400v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520902774540" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853825v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.103.89-104" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784164v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mohellebi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2008.2004493" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.905336" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Giannopulu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bertin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kapoula" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.100.185-194" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269042v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0045-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CBA279D0AA1E7814CEB6B359DE5B7E78F392443/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542272v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933184v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pignat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790706v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831595v3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ariche" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boulghasoul" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elbacha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284325" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282210v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010576704060413" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353785v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498139v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2347" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011904v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smaiah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadoun" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956844" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954458v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Boubezoul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954378v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357515v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396243v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199495v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217310v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217358v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059004v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053042v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300566v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866062v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865030v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855245v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876448v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_31" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-329K5NZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876460v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_13" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRJ91VSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595424v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine H Khettat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868603v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khettat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878945v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515559v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586742v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732007v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731997v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342978v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4283070" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364284v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjv Bertin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kapoula" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457058v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689694v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larnaudie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2006.1689677" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449800v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boisliveau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689691v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1657578" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732022v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342964v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1656614" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286639v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342965v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286615v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874119v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270982v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Auberlet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268638v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fougerolle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268639v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350843v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03394425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Nedjari Benhadj Ali" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04550331v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623208v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561973.ch1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342961v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545434v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosey" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ariche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boulghasoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El Ouardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Elbacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jestch.2025.102070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea14040059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744870v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larnaudie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delgehier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Bartolozzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Savino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3271790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2023.100971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3222421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dinneweth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00045-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172690" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moussay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2021.05.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105577" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bougard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanbeers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drogou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/abb75e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2020.0088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103828" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smaiah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Sadoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072282" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aupetit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2015.1120887" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2015.1129696" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2015.01.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHCS2KX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9269-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Attal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2346243" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351338v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-014-0293-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCM0BWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-013-0102-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.09.036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PTBZJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.10.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C47HDVM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039735" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hima" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J. Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2090675" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857522v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Larnaudie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Butelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2035499" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520902774540" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.103.89-104" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mohellebi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2008.2004493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Giannopulu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kapoula" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.905336" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390580v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.100.185-194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0045-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CBA279D0AA1E7814CEB6B359DE5B7E78F392443/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pignat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831595v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ariche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boulghasoul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elbacha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284325" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282210v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010576704060413" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353785v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2347" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smaiah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadoun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956844" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954458v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Boubezoul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954378v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357515v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199495v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059226v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217287v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876448v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_31" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-329K5NZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRJ91VSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khettat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595424v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine H Khettat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515559v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586895v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4283070" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364284v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjv Bertin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kapoula" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449800v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boisliveau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689694v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larnaudie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2006.1689677" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689691v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1657578" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342964v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1656614" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286639v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342965v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270982v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Auberlet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268638v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fougerolle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268639v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03394425v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350843v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783362v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Nedjari Benhadj Ali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04550331v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623208v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561973.ch1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545434v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>