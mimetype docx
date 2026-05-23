--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -506,872 +506,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Methodology for the Investigation of Riding Dynamics: A Motorcycle Case Study</w:t>
+                <w:t xml:space="preserve">Powered two-wheelers right-hand curve negotiation study using segmentation and data mining approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirco Bartolozzi</w:t>
+                <w:t xml:space="preserve">Mohamed Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (9), pp.10224-10237. </w:t>
+              <w:t xml:space="preserve">, 2023, 24 (3), pp.3407-3421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2023.3271790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3222421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451221v1</w:t>
+                <w:t xml:space="preserve">hal-03901485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the behaviour of motorcycle riders: An objective investigation of riding style and capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirco Bartolozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Savino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Interdisciplinary Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, pp.100971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trip.2023.100971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powered two-wheelers right-hand curve negotiation study using segmentation and data mining approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Diop</w:t>
+                <w:t xml:space="preserve">Data-Driven Methodology for the Investigation of Riding Dynamics: A Motorcycle Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirco Bartolozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Savino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (3), pp.3407-3421. </w:t>
+              <w:t xml:space="preserve">, 2023, 24 (9), pp.10224-10237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2022.3222421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2023.3271790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901485v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent reinforcement learning for autonomous vehicles: a survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
+                <w:t xml:space="preserve">Rider in the Loop Dynamic Motorcycle Simulator: An Instrumentation Strategy Focused on Human Acceptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Delgehier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Intelligent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43684-022-00045-z⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (17), pp.2690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11172690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04451199v1</w:t>
+                <w:t xml:space="preserve">hal-03767935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rider in the Loop Dynamic Motorcycle Simulator: An Instrumentation Strategy Focused on Human Acceptability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multi-agent reinforcement learning for autonomous vehicles: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Dinneweth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (17), pp.2690. </w:t>
+              <w:t xml:space="preserve">Autonomous Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics11172690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s43684-022-00045-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767935v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04451199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving motorcycle motion perception by using innovative motorcycle headlight configurations: Evidence from simulator and test-track experiments</w:t>
+                <w:t xml:space="preserve">Evaluating sleep deprivation and time-of-day influences on crash avoidance maneuvers of young motorcyclists using a dynamic simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Cavallo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Clement Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Davenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2021.106118⟩</w:t>
+              <w:t xml:space="preserve">Journal of Safety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.36-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsr.2021.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337672v1</w:t>
+                <w:t xml:space="preserve">hal-04316373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating sleep deprivation and time-of-day influences on crash avoidance maneuvers of young motorcyclists using a dynamic simulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving motorcycle motion perception by using innovative motorcycle headlight configurations: Evidence from simulator and test-track experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Davenne</w:t>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Moussay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78, pp.36-46. </w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, 8p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsr.2021.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2021.106118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316373v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Dataset on powered two wheelers fall and critical events detection”</w:t>
               </w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1660,51 +1660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (10), pp.1259-1264. </w:t>
@@ -1736,291 +1736,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on powered two wheelers fall and critical events detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
+                <w:t xml:space="preserve">Maintenance of Wakefulness Test, real and simulated driving in patients with narcolepsy/hypersomnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Sagaspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.103828⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466122v1</w:t>
+                <w:t xml:space="preserve">hal-02305404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of Wakefulness Test, real and simulated driving in patients with narcolepsy/hypersomnia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Leger</w:t>
+                <w:t xml:space="preserve">Dataset on powered two wheelers fall and critical events detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.103828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sleep.2018.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.103828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305404v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Approach for High Precision Reconstruction of a Motorcycle Trajectory Using a Low-Cost Multi-Sensor System</w:t>
               </w:r>
@@ -2058,51 +2058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Elouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (7), pp.2282. </w:t>
@@ -2166,51 +2166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2296,51 +2296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delgehier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2400,51 +2400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation ego‐centrée à base d’affordances de l’environnement pour la simulation multi‐agents de trafic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feirouz Ksontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,64 +2530,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Rhythm Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 47 (3), pp 401-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2634,90 +2634,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleepiness, attention and risk of accidents in powered two-wheelers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleep Medicine Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25, pp 40-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2757,451 +2757,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving car drivers' perception of motorcycle motion through innovative headlight configurations.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Powered Two-Wheeler Riding Pattern Recognition Using a Machine-Learning Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Ranchet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Ferhat Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp 475-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2346243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471801v1</w:t>
+                <w:t xml:space="preserve">hal-01216353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affordance-based Agent model for road traffic simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving car drivers' perception of motorcycle motion through innovative headlight configurations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10458-014-9269-x⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.187-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2015.04.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168839v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powered Two-Wheeler Riding Pattern Recognition Using a Machine-Learning Framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
+                <w:t xml:space="preserve">Affordance-based Agent model for road traffic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Ksontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (1), pp 475-487. </w:t>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (5), pp.821-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2346243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10458-014-9269-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216353v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalistic study of riders' behaviour in lane-splitting situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition, Technology and Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (2), pp 301-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3274,51 +3274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Computational Collective Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.49-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3346,574 +3346,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data collection and processing tools for naturalistic study of powered two-wheelers users' behaviours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple fall detection algorithm for Powered Two Wheelers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 58, pp 330-339. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (3), pp.286-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2013.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866166v1</w:t>
+                <w:t xml:space="preserve">hal-00866156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of the real contents delivered in French motorcycle schools</w:t>
+                <w:t xml:space="preserve">Naturalistic study of rider’s behaviour in initial training in France: Evidence of limitations in the educational content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Research Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13p. </w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58, pp 206-217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12544-013-0102-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2012.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853683v1</w:t>
+                <w:t xml:space="preserve">hal-00858101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturalistic study of rider’s behaviour in initial training in France: Evidence of limitations in the educational content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data collection and processing tools for naturalistic study of powered two-wheelers users' behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 58, pp 206-217. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 58, pp 330-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2013.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2012.09.036⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00858101v1</w:t>
+                <w:t xml:space="preserve">hal-00866166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple fall detection algorithm for Powered Two Wheelers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Case study of the real contents delivered in French motorcycle schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Transport Research Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12544-013-0102-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2012.10.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00866156v1</w:t>
+                <w:t xml:space="preserve">hal-00853683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse ergonomique de l’activité de conduite moto lors de la pratique de l’inter-files en région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (2), pp 48-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3951,90 +3951,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Time of Day and Sleep Deprivation on Motorcycle-Driving Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (6), pp.e39735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4332,51 +4332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4427,51 +4427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools and methodologies for the study of motorcyclist's behaviour in real context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4659,486 +4659,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de cas en situation réelle des émotions associées à la conduite d’un motard au cours de la formation initiale. Quels enseignements pour la sécurité routière ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+                <w:t xml:space="preserve">Adaptive haptic feedback steering wheel for driving simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Mohellebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58 (4), pp.1654-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2008.2004493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853825v1</w:t>
+                <w:t xml:space="preserve">lirmm-00784164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Waking Time and Breakfast Intake Prior to Evaluation of Psychomotor Performance in the Early Morning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Davenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chronobiology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 26 (2), pp 324-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07420520902774540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en situation réelle des émotions associées à la conduite d'un motard au cours de la formation initiale : Quels enseignements pour la sécurité routière ?</w:t>
+                <w:t xml:space="preserve">Étude de cas en situation réelle des émotions associées à la conduite d’un motard au cours de la formation initiale. Quels enseignements pour la sécurité routière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 103, pp 89-104. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 103, pp 89-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00586927v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive haptic feedback steering wheel for driving simulators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
+                <w:t xml:space="preserve">Étude en situation réelle des émotions associées à la conduite d'un motard au cours de la formation initiale : Quels enseignements pour la sécurité routière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 58 (4), pp.1654-1666. </w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp 89-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2008.2004493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rts.103.89-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00784164v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visuomotor strategies using driving simulators in virtual and pre-recorded environment</w:t>
               </w:r>
@@ -5163,51 +5163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5258,51 +5258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Control of a Small-Clearance Driving Simulator.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Nehaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mohellebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5405,64 +5405,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5509,90 +5509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour based on decision matrices for a coordination between agents in a urban traffic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5759,152 +5759,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des choix de conception sur la validité d’un simulateur de conduite moto</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of bend-taking on combustion engine and electric motorcycles: qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Pignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Larnaudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Vincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème colloque Connaissances scientifiques pour les motocycles (COSMOS 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">15th International Motorcycle Conference (IMC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Köln, Germany. pp.153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790706v1</w:t>
+                <w:t xml:space="preserve">hal-04831595v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de la conduite en deux-roues motorisés thermique et électrique : études qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Pignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5912,219 +5942,189 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque Connaissances scientifiques pour les motocycles (COSMOS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of bend-taking on combustion engine and electric motorcycles: qualitative studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact des choix de conception sur la validité d’un simulateur de conduite moto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Motorcycle Conference (IMC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Köln, Germany. pp.153-165</w:t>
+              <w:t xml:space="preserve">3ème colloque Connaissances scientifiques pour les motocycles (COSMOS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831595v3</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Consumption of a Battery Electric Vehicle for a Comfort Ride on Moroccan Roads</w:t>
               </w:r>
@@ -6257,64 +6257,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motorcycle Riding Simulator Controllability and Simulator Sickness: A Proof-of-Concept System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Simulation and Modeling Methodologies, Technologies and Applications (SIMULTECH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online Streaming, France. pp.406-413, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6361,64 +6361,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adequacy of models and sensory stimuli: how does it impact the controllability of systems?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Driving Simulation Conference Europe 2021 VR (DSC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, München, Germany. pp.65-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6495,51 +6495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, BERLIN, Germany. pp.15346-15352, </w:t>
@@ -6629,51 +6629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid El Ouardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-4, </w:t>
@@ -6711,77 +6711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective assessment of steering control actions during bend-taking with a motorcycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Congress of Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6819,90 +6819,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’interaction pilote/moto lors de la prise de virage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chevrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées de l'Automatique du GdR MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6927,64 +6927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can we improve car drivers' perception of motorcycle motion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7141,351 +7141,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avimoto - un projet pour améliorer la visibilité des motos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Improving the perceptibility of motorcycles through innovative headlight configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire COTITA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, LYON, France. 15p</w:t>
+              <w:t xml:space="preserve">TRB - Transportation Research Board 94th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, WASHINGTON D.C, United States. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217310v1</w:t>
+                <w:t xml:space="preserve">hal-01199495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the perceptibility of motorcycles through innovative headlight configurations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Avimoto - un projet pour améliorer la visibilité des motos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB - Transportation Research Board 94th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, WASHINGTON D.C, United States. 23p</w:t>
+              <w:t xml:space="preserve">Séminaire COTITA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, LYON, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199495v1</w:t>
+                <w:t xml:space="preserve">hal-01217310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative motorcycle headlight design as a short-term solution for improving motorcycle visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAL 2015 - International Symposium on Automotive Lighting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Darmstadt, Germany. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7504,221 +7504,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving car drivers' perception of motorcycles: innovative headlight design as a short-term solution to mitigate accidents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Innovative motorcycle headlight design as a means of improving motorcycle perceptibility for car drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Motorcycle Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, COLOGNE, Germany. 11p</w:t>
+              <w:t xml:space="preserve">International Conference VISION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Versailles, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214424v1</w:t>
+                <w:t xml:space="preserve">hal-01471761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of innovative motorcycle headlight configurations: effect on car drivers’ perception of motorcyles’ motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7754,446 +7750,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative motorcycle headlight design as a means of improving motorcycle perceptibility for car drivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Improving car drivers' perception of motorcycles: innovative headlight design as a short-term solution to mitigate accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference VISION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Versailles, France. 2p</w:t>
+              <w:t xml:space="preserve">10th International Motorcycle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, COLOGNE, Germany. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471761v1</w:t>
+                <w:t xml:space="preserve">hal-01214424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and classification of Powered Two Wheelers Riding Pattern</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dynamic road space allocation: simulation of current practices, towards dynamic allocation using ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Ksontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, France. 10p</w:t>
+              <w:t xml:space="preserve">4th International Symposium of Transport Simulation, ISTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053042v1</w:t>
+                <w:t xml:space="preserve">hal-03470441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic road space allocation: simulation of current practices, towards dynamic allocation using ITS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Analysis and classification of Powered Two Wheelers Riding Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium of Transport Simulation, ISTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470441v1</w:t>
+                <w:t xml:space="preserve">hal-01053042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving motorcyclist perceptibiliy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Ranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Motorcycle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Brussels, Belgium. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8212,1036 +8212,1036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment améliorer la perception des motocycles par les automobilistes à l'approche d'une intersection ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using ego-centered affordances in multi-agent traffic simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Ksontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GERI 'Deux roues motorisés'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France. 9p</w:t>
+              <w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent systems, AAMAS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.151-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059226v1</w:t>
+                <w:t xml:space="preserve">hal-01217287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving car drivers' perception of motorcyclists through innovative headlight configurations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Comment améliorer la perception des motocycles par les automobilistes à l'approche d'une intersection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Automotive Lighting (ISAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Germany. 7p</w:t>
+              <w:t xml:space="preserve">Séminaire du GERI 'Deux roues motorisés'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866062v1</w:t>
+                <w:t xml:space="preserve">hal-01059226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riding patterns recognition for Powered two-wheelers users’ behaviors analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Improving car drivers' perception of motorcyclists through innovative headlight configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Ranchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSC 2013 - 16th International IEEE Conference On Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, France. 7p</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Automotive Lighting (ISAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Germany. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865030v1</w:t>
+                <w:t xml:space="preserve">hal-00866062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ego-centered affordances in multi-agent traffic simulation.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
+                <w:t xml:space="preserve">Riding patterns recognition for Powered two-wheelers users’ behaviors analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Oukhellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Autonomous Agents and Multiagent systems, AAMAS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Saint Paul, Minnesota, United States. pp.151-158</w:t>
+              <w:t xml:space="preserve">ITSC 2013 - 16th International IEEE Conference On Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217287v1</w:t>
+                <w:t xml:space="preserve">hal-00865030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual and methodological tools for analyzing situations of vulnerability on the road. Examples from a motorcycle riding study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Traffic Behavioral simulation in urban and suburban : Representation of the drivers' environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feirouz Ksontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.115-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855245v1</w:t>
+                <w:t xml:space="preserve">hal-00876460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A driver ego-centered environment representation in traffic behavioral simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Conceptual and methodological tools for analyzing situations of vulnerability on the road. Examples from a motorcycle riding study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, France. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00876448v1</w:t>
+                <w:t xml:space="preserve">hal-00855245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traffic Behavioral simulation in urban and suburban : Representation of the drivers' environment</w:t>
+                <w:t xml:space="preserve">A driver ego-centered environment representation in traffic behavioral simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feirouz Ksontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Practical Applications of Agents and Multi-Agent Systems : PAAMS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.115-125, </w:t>
+              <w:t xml:space="preserve">, Mar 2012, Salamanca, Spain. pp.249-253, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28786-2_31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876460v1</w:t>
+                <w:t xml:space="preserve">hal-00876448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-wheeled motorcycle automation : System approach</w:t>
+                <w:t xml:space="preserve">Methodology to introduce scenarios of accident in driving simulators : Interest for the analysis of drivers' behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Khettat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+                <w:t xml:space="preserve">Catherine Berthelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Aillerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Imine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WoSSPA’11, 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, France. pp 47-50</w:t>
+              <w:t xml:space="preserve">RSS 2011, 3rd International Conference on Road Safety and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868603v1</w:t>
+                <w:t xml:space="preserve">hal-00878945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-wheeled motorcycle automation : System approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine H Khettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9252,212 +9252,212 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to introduce scenarios of accident in driving simulators : Interest for the analysis of drivers' behavior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-wheeled motorcycle automation : System approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Perrin</w:t>
+                <w:t xml:space="preserve">Amine Khettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Imine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSS 2011, 3rd International Conference on Road Safety and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. 10 p</w:t>
+              <w:t xml:space="preserve">WoSSPA’11, 7th International Workshop on Systems, Signal Processing and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, France. pp 47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878945v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rider Steer Torque Estimation for Motorcycle Riding Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Nehaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Khettat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Imine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9489,1328 +9489,1328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying motorcycle learning in real context to improve rider's education</w:t>
+                <w:t xml:space="preserve">An ergonomic research program on learning of riding a motorcycle in real context: a way to develop a new generation of curriculum with simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buttelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France</w:t>
+              <w:t xml:space="preserve">Transport Research Arena Europe 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586742v1</w:t>
+                <w:t xml:space="preserve">hal-00586895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic traffic simulation: towards a simulation including motorcyclists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying motorcycle learning in real context to improve rider's education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Aupetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Riff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the third International Symposium of Transport Simulation (ISTS'2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, undef, France</w:t>
+              <w:t xml:space="preserve">IMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00732007v1</w:t>
+                <w:t xml:space="preserve">hal-00586742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomics research program on motorcycle learning : Contributions to the development of a motorcycle simulator for training</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microscopic traffic simulation: towards a simulation including motorcyclists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Research Arena Europe 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the third International Symposium of Transport Simulation (ISTS'2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, undef, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00575140v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ergonomic research program on learning of riding a motorcycle in real context: a way to develop a new generation of curriculum with simulation</w:t>
+                <w:t xml:space="preserve">Ergonomics research program on motorcycle learning : Contributions to the development of a motorcycle simulator for training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Aupetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Riff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Buttelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Buttelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Research Arena Europe 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2008, France. 9p</w:t>
+              <w:t xml:space="preserve">, Apr 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586895v1</w:t>
+                <w:t xml:space="preserve">hal-00575140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-Loop Tests and Validation of a New Two-Wheeled Vehicle Riding Simulator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
+                <w:t xml:space="preserve">From perception to conflict resolution: priority-managing mechanism for road intersections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4911--4916</w:t>
+              <w:t xml:space="preserve">Proceedings Transportation Research Board (TRB) 86th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342978v1</w:t>
+                <w:t xml:space="preserve">hal-03457058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Lanes Interest for Motorcycles Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the fifth European Workshop on Multi-Agent Systems (EUMAS'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, undef, France. pp.580--596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Modelling of a New Motorcycle Riding Simulator</w:t>
+                <w:t xml:space="preserve">Open-Loop Tests and Validation of a New Two-Wheeled Vehicle Riding Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Nehaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Hima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE American Control Conference (ACC'07)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Control Conference (ECC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.4911--4916</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342977v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuomotor strategies using driving simulators in virtual and pre-recorded environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
+                <w:t xml:space="preserve">Design and Modelling of a New Motorcycle Riding Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamri Nehaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Hima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Arioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference Road Safety and Simulation (RSS 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE American Control Conference (ACC'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, New York, United States. pp.176--181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2007.4283070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364284v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From perception to conflict resolution: priority-managing mechanism for road intersections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Visuomotor strategies using driving simulators in virtual and pre-recorded environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Giannopulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rjv Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Kapoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Transportation Research Board (TRB) 86th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Washington, United States</w:t>
+              <w:t xml:space="preserve">International conference Road Safety and Simulation (RSS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457058v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of warning and motor priming assistance systems for lateral control in car driving.</w:t>
+                <w:t xml:space="preserve">Experimental Validation of Static H&amp;gt;inf&amp;lt;∞&amp;gt;/inf&amp;lt;Rider for Motorcycle Model Roll Stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
+                <w:t xml:space="preserve">S. Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+                <w:t xml:space="preserve">S. Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Boisliveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espié</w:t>
+                <w:t xml:space="preserve">S. Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Driving Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Meguro-Ku, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2006.1689677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449800v1</w:t>
+                <w:t xml:space="preserve">hal-01689694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation of Static H&amp;gt;inf&amp;lt;∞&amp;gt;/inf&amp;lt;Rider for Motorcycle Model Roll Stabilization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparison of warning and motor priming assistance systems for lateral control in car driving.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Glaser</w:t>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Larnaudie</w:t>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Boisliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE Intelligent Vehicles Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th Driving Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. pp.111-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689694v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static H/spl infin/ Rider for Motorcycle roll stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Larnaudie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Minneapolis, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10844,64 +10844,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Simulation des Usagers des deux-roues motorisés dans ARCHISIM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10965,51 +10965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Nehaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mohellebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11082,51 +11082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11272,51 +11272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamri Nehaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mohellebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11393,51 +11393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMAS 2005 - Proceedings of the Third European Workshop on Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11462,51 +11462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low cost motion platform for driving simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mohellebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11514,51 +11514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMA: International Conference on Machine Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, N/A, Japan. pp.271-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11596,64 +11596,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A game-based on multi-agent coordination mechanism - application to road traffic and driving simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11698,433 +11698,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03270982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer Aided Evaluation in Complex Road Traffic Situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Feasibility Of A Semi-Automatic Evaluation System For Training Driver In Complex Road Traffic Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Joab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Simulation Based Training " with ITS'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, San Sébastien, Spain, pp.47-52</w:t>
+              <w:t xml:space="preserve">ITEC'02: International Training and Education Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lille, France, pp.P/N</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268638v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility Of A Semi-Automatic Evaluation System For Training Driver In Complex Road Traffic Situations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Computer Aided Evaluation in Complex Road Traffic Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Joab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fougerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEC'02: International Training and Education Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lille, France, pp.P/N</w:t>
+              <w:t xml:space="preserve">Workshop " Simulation Based Training " with ITS'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, San Sébastien, Spain, pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268639v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent road traffic simulation</w:t>
+                <w:t xml:space="preserve">Multi-Agent Road Traffic Simulation:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Mandiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Londres, United Kingdom. pp. 903-908</w:t>
+              <w:t xml:space="preserve">ITS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394425v1</w:t>
+                <w:t xml:space="preserve">hal-03350843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Road Traffic Simulation:</w:t>
+                <w:t xml:space="preserve">Multi-agent road traffic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">13th European Simulation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Londres, United Kingdom. pp. 903-908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350843v1</w:t>
+                <w:t xml:space="preserve">hal-03394425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12181,64 +12181,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemza Nedjari Benhadj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Delgehier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Driving Simulation Conference Europe 2022 VR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12403,90 +12403,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent-oriented Road Traffic Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Mandiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Mobility and Transport Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc, pp.1-29, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12520,77 +12520,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of low-clearance motion platform for driving simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Mohellebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Kheddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Arioui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12673,51 +12673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fog on driver behaviour using driver simulator. INTRO deliverable 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Espie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12904,51 +12904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ariche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boulghasoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El Ouardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Elbacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jestch.2025.102070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea14040059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744870v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larnaudie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delgehier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451221v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Bartolozzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Savino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3271790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2023.100971" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diop" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3222421" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dinneweth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00045-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767935v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172690" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337672v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moussay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2021.05.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105577" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bougard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanbeers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drogou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/abb75e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2020.0088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103828" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305404v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.02.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smaiah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Sadoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072282" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aupetit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2015.1120887" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2015.1129696" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2015.01.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHCS2KX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471801v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168839v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9269-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216353v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Attal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2346243" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351338v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-014-0293-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.03.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCM0BWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853683v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-013-0102-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.09.036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PTBZJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866156v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.10.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C47HDVM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039735" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hima" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J. Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2090675" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857522v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Larnaudie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Butelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2035499" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853825v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351400v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520902774540" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586927v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.103.89-104" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784164v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mohellebi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2008.2004493" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Giannopulu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kapoula" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.905336" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390580v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.100.185-194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0045-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CBA279D0AA1E7814CEB6B359DE5B7E78F392443/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790706v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933184v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pignat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831595v3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ariche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boulghasoul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elbacha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284325" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282210v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010576704060413" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353785v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2347" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smaiah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadoun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956844" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954458v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Boubezoul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954378v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357515v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217310v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199495v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214424v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471761v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053042v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470441v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059226v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866062v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865030v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217287v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876448v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_31" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-329K5NZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRJ91VSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868603v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khettat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595424v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine H Khettat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878945v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515559v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586742v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575140v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586895v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342978v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731997v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342977v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4283070" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364284v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjv Bertin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kapoula" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449800v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boisliveau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689694v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larnaudie" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2006.1689677" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689691v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1657578" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342964v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1656614" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286639v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342965v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270982v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Auberlet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268638v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fougerolle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268639v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03394425v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350843v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783362v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Nedjari Benhadj Ali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04550331v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623208v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561973.ch1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545434v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Ariche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boulghasoul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid El Ouardi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Elbacha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Tajer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jestch.2025.102070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011417v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jlpea14040059" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744870v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Larnaudie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Delgehier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901485v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2022.3222421" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Bartolozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Savino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trip.2023.100971" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2023.3271790" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767935v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Dinneweth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43684-022-00045-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Moussay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsr.2021.05.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2021.106118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829547v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espi&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105577" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bougard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vanbeers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sauvet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drogou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/abb75e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaouki Nacer Eddine Boultifat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevrel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Claveau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2020.0088" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305404v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Sagaspe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coste" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2018.02.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.103828" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943154v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Smaiah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Sadoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18072282" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aillerie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.02.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Aupetit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2015.1120887" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feirouz Ksontini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898016004027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351266v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moussay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09291016.2015.1129696" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2015.01.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVHCS2KX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Attal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2346243" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471801v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2015.04.034" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-014-9269-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351338v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10111-014-0293-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198925v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44750-5_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866156v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2012.10.009" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C47HDVM2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858101v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buttelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2012.09.036" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6PTBZJP-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.03.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZCM0BWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-013-0102-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351374v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039735" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Arioui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hima" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Nehaoua" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; J. Bertin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2010.2090675" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857522v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Larnaudie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Butelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515557v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;guy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2009.2035499" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00784164v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Mohellebi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Kheddar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2008.2004493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351400v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gauthier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07420520902774540" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586927v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.103.89-104" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Giannopulu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bertin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kapoula" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2007.905336" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03390580v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Champion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rts.100.185-194" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03269042v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-007-0045-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CBA279D0AA1E7814CEB6B359DE5B7E78F392443/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831595v3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Pignat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933184v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790706v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455374v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ariche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boulghasoul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elbacha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tajer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284325" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282210v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010576704060413" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353785v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2347" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011904v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smaiah" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sadoun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS43011.2019.8956844" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954458v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderahmane Boubezoul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954378v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357515v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199495v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217310v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217358v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471761v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059004v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214424v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470441v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300566v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217287v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866062v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876460v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-NRJ91VSC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855245v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876448v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28786-2_31" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-329K5NZ1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878945v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Berthelon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595424v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine H Khettat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Imine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868603v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Khettat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515559v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586895v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732007v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bonte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mathieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575140v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457058v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731997v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342978v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342977v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4283070" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364284v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjv Bertin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kapoula" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689694v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mammar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Espie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Larnaudie" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2006.1689677" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449800v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boisliveau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689691v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1657578" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732022v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342964v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2006.1656614" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286639v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Piechowiak" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342819v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mammar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342965v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874119v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03270982v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Auberlet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268639v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fougerolle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268638v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03350843v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03394425v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783362v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemza Nedjari Benhadj Ali" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04550331v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coquelet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ragot-Court" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Fournier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03623208v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118561973.ch1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342961v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545434v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>