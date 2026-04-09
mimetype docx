--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2041,299 +2041,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ovarian follicle of ruminants: the path from conceptus to adult</w:t>
+                <w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Juengel</w:t>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Cushman</w:t>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Adeline Goubil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lea</w:t>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (10), pp.621-642. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD21086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353560v1</w:t>
+                <w:t xml:space="preserve">hal-03353872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t>
+                <w:t xml:space="preserve">The ovarian follicle of ruminants: the path from conceptus to adult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+                <w:t xml:space="preserve">Jennifer Juengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cushman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Acloque</w:t>
+                <w:t xml:space="preserve">Richard Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (10), pp.621-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD21086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353872v1</w:t>
+                <w:t xml:space="preserve">hal-03353560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism exists for the global DNA methylation rate in sheep</w:t>
               </w:r>
@@ -3247,307 +3247,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of ovine granulosa cells reveals differences between small antral follicles collected during the follicular and luteal phases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
+                <w:t xml:space="preserve">Presence of causative mutations affecting prolificacy in the Noire du Velay and Mouton Vendéen sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fazlollah Afraz</w:t>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theriogenology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 108, pp.103-117. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 216, pp.44-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.11.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622066v1</w:t>
+                <w:t xml:space="preserve">hal-02623804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of causative mutations affecting prolificacy in the Noire du Velay and Mouton Vendéen sheep breeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loys Bodin</w:t>
+                <w:t xml:space="preserve">Transcriptome analysis of ovine granulosa cells reveals differences between small antral follicles collected during the follicular and luteal phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Talebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazlollah Afraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruesche</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theriogenology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.103-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.11.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2018.07.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02623804v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of single nucleotide polymorphisms at major prolificacy genes in the Mehraban sheep and association with litter size</w:t>
               </w:r>
@@ -3559,51 +3559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazlollah Afraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3661,295 +3661,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Identification of the Mutation Underlying Fleece Variation and Discriminating Ancestral Hairy Species from Modern Woolly Sheep</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FecX(Bar) a Novel BMP15 mutation responsible for prolificacy and female sterility in Tunisian Barbarine Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjess Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demars</w:t>
+                <w:t xml:space="preserve">Zohra Benkhlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Cano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+                <w:t xml:space="preserve">Ahmed Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx114⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-017-0510-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608205v1</w:t>
+                <w:t xml:space="preserve">hal-01602543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FecX(Bar) a Novel BMP15 mutation responsible for prolificacy and female sterility in Tunisian Barbarine Sheep</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-Wide Identification of the Mutation Underlying Fleece Variation and Discriminating Ancestral Hairy Species from Modern Woolly Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Rejeb</w:t>
+                <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aouina</w:t>
+                <w:t xml:space="preserve">Margarita Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), Non paginé. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (7), pp.1722-1729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12863-017-0510-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602543v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in Recombination Rate and Its Genetic Determinism in Sheep Populations</w:t>
               </w:r>
@@ -4108,51 +4108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Lahoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5275,51 +5275,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies identify two novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5403,299 +5403,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of anti-Müllerian hormone production in domestic animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+                <w:t xml:space="preserve">Positive selection in bone morphogenetic protein 15 targets a natural mutation associated with primary ovarian insufficiency in human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Rico</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Di Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/RD12270⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, online (10), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129676v1</w:t>
+                <w:t xml:space="preserve">hal-01129774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive selection in bone morphogenetic protein 15 targets a natural mutation associated with primary ovarian insufficiency in human</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Monestier</w:t>
+                <w:t xml:space="preserve">Regulation of anti-Müllerian hormone production in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Di Pasquale</w:t>
+                <w:t xml:space="preserve">Charlène Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8, online (10), Non paginé. </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD12270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01129774v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lxrα regulates the androgen response in prostate epithelium</w:t>
               </w:r>
@@ -5815,51 +5815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of anti-Mullerian hormone concentrations in blood as a tool to select Holstein donor cows for embryo production: from the laboratory to the farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6255,51 +6255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6375,51 +6375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of anti-mullerian hormone production in the cow: a multiscale study at endocrine, ovarian, follicular, and granulosa cell levels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,51 +6920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,329 +7298,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement folliculaire ovarien et ovulation chez les mammifères</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression and modulation of translocator protein and its partners by hypoxia reoxygenation or ischemia and reperfusion in porcine renal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Caraty</w:t>
+                <w:t xml:space="preserve">Frédéric Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Clement</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+                <w:t xml:space="preserve">Ludivine Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keqiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Desurmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Manguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2009.22.2.3335⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 297 (1), pp.F177-F190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajprenal.90422.2008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793623v1</w:t>
+                <w:t xml:space="preserve">hal-02661468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and modulation of translocator protein and its partners by hypoxia reoxygenation or ischemia and reperfusion in porcine renal models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Keqiang Zhang</w:t>
+                <w:t xml:space="preserve">Développement folliculaire ovarien et ovulation chez les mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Desurmont</w:t>
+                <w:t xml:space="preserve">Alain Caraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Manguy</w:t>
+                <w:t xml:space="preserve">Frederique Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physiology. Renal Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 297 (1), pp.F177-F190. </w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (6), pp.59-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajprenal.90422.2008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2009.22.2.3335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02661468v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-mullerian hormone is an endocrine marker of ovarian gonadotropin-responsive follicles and can help to predict superovulatory responses in the cow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79 (2), pp.387 - 396. </w:t>
@@ -8925,51 +8925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9184,51 +9184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12754,264 +12754,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du génome aux gènes d’intérêts chez les petits ruminants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of a new mutation responsible for epidermolysis bullosa in Mouton Vendéen sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Workshop Génomique : structure et fonction des génomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université des Sciences et de la Technologie d’Oran, Jun 2019, Oran, Algérie</w:t>
+              <w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937936v1</w:t>
+                <w:t xml:space="preserve">hal-02787390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new mutation responsible for epidermolysis bullosa in Mouton Vendéen sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du génome aux gènes d’intérêts chez les petits ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">2. Workshop Génomique : structure et fonction des génomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université des Sciences et de la Technologie d’Oran, Jun 2019, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787390v1</w:t>
+                <w:t xml:space="preserve">hal-02937936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13355,51 +13355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13985,51 +13985,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two major genes affecting prolificacy in the French Noire du Velay sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14093,64 +14093,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIF2S2 Retroposition into IRF2BP2 Underlies Fleece Variation in Sheep through the Formation of a Long Endogenous Double-Stranded RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14606,51 +14606,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Genes Influencing Prolificacy in Sheep: A Source of Basic Knowledge of Ovarian Function and a Tool for Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14718,51 +14718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14968,51 +14968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new mutations affecting ovulation rate in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15102,51 +15102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two novel mutations in the bone morphogenetic protein 15 gene are associated with increased ovulation rate, but no sterility, in the French Grivette and the Polish Olkuska breeds of sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15296,77 +15296,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux et gestion pratique des gènes d'ovulation détectés dans les races ovines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15421,51 +15421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of superovulatory responses in the cow: effects of the estrous cycle and breeding conditions on anti-Müllerian hormone endocrine concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Medigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15559,51 +15559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hormone anti-Müllérienne, un prédicteur endocrinien de la réponse à une stimulation ovarienne chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16874,51 +16874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Müllerian Hormone and follicular response to superovulatory treatment in the cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16999,51 +16999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormone Anti-Müllérienne (AMH) et réponse à un traitement de superovulation chez la vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17896,51 +17896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18133,51 +18133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do bone morphogenetic proteins (BMPs) play a role in the regulation of follicle stimulating hormone (FSH) secretion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18640,51 +18640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide identification of a regulatory mutation in BMP15 controlling prolificacy in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18884,51 +18884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of causative mutations affecting prolificacy in the Noire du Velay and Mouton Vendéen sheep breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19799,51 +19799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19892,273 +19892,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the genetic determinism and evolution of recombination rates by combining multiple genome-wide datasets in the Sheep</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Innovation and multi-actor cross-border cooperation in central Pyrenees to improve sustainability of local sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Lahoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Jousseins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Hugo Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Papuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Luis Alabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 2017</w:t>
+              <w:t xml:space="preserve">Joint Seminar of the FAO-CIHEAM Network on Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vitoria, Spain. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604584v1</w:t>
+                <w:t xml:space="preserve">hal-02789140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and multi-actor cross-border cooperation in central Pyrenees to improve sustainability of local sheep breeds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on the genetic determinism and evolution of recombination rates by combining multiple genome-wide datasets in the Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Seminar of the FAO-CIHEAM Network on Sheep and Goats</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vitoria, Spain. , 2017</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789140v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of AMH type 2 receptor expression by Bone Morphogenetic Protein 15 in ovine granulosa cells</w:t>
               </w:r>
@@ -20394,103 +20394,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Goubil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GO-FAANG Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t>
@@ -20955,51 +20955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Evolutionary Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013</w:t>
@@ -21162,51 +21162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel mutations controlling ovulation rate in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drobik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21300,51 +21300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21664,51 +21664,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular architecture of agronomical traits in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22531,51 +22531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Talebi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrshad Zeinalabedini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrbano Kazemi Alamouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301629" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Belharfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kdidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Tabet Aoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ameur Ameur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Djaout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Szymczak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hadjazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahammi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir Bechir Suheil Gaouar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00886-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ghaffari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495398.2023.2165933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Relav" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benkoura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.791283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgneuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Calvo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Serrano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sarto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Iguacel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2020184-16805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00634-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Juengel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cushman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.616960" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00585" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hugo Calvo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Sarto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pilar Iguacel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.01.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Jemaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Lassoued" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13391" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadreddin Anvari Majd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Mahmoodi Koohi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622066v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazlollah Afraz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.027" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRKNLTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623804v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.07.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aoas-2018-0014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602543v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benkhlil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rejeb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouina" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0510-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300123" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Lahoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0507" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fanchin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-4066" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119735" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rossetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Pasquale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacciatore" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmu036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117077" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650114v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003482" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12270" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Pasquale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078199" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Esposito" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pommier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11290" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gougeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.07.046" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMTC3S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-012-9412-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NHHW4X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088187" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129501v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3275/7502" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136270v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canty-Laird" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kadler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09279" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecerf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulsant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01919.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FD7RPLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqiang Zhang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manguy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.90422.2008" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072157" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930567v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.065847" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0764" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663277v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-20" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653817v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Calderwood" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellego" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-948554" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675592v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Bellego" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-19" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900577v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pisselet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681583v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.017244" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137511v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Reynaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011008313677" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E9C19CA65AC5DB15CA6E713719A52D675FACA2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reynaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M000465200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137451v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poujol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.140.1.6418" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137455v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bantignies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201567" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137443v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Darne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claessens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(97)00116-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3DFGPTW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137445v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03931-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89HZFKGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137436v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssiere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(95)00189-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28F1E1DB72B90BC78FB25416E1739CF3189F7E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(92)90445-O" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMTBLV2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750600v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750630v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584974v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_745" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039601v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353831v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Qanbari" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937930v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627607v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791504v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791177v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iguacel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737619v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736033v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937936v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787390v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735777v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738391v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956107v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13271" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603253v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605210v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606711v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Laverri&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Cate" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740032v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741546v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cocero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746822v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744546v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Keane" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746799v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747912v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803502v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506093v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754626v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756860v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754235v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Canty-Laird" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752122v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750596v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Clemente" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751916v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755541v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757850v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828554v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831047v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569549v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158620v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158647v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936800v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936797v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936802v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225788v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350886v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921559v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap.org/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735267v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarto" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737027v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Meyermans" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604584v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789140v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Papuchon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Alabart" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739861v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742579v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806451v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Folch" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802103v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806825v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Monestier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745403v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746771v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746767v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764089v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832299v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816946v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819651v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux-Jaudet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812679v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Talebi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrshad Zeinalabedini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrbano Kazemi Alamouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301629" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Belharfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kdidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Tabet Aoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ameur Ameur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Djaout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Szymczak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hadjazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahammi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir Bechir Suheil Gaouar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00886-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ghaffari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495398.2023.2165933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Relav" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benkoura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.791283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgneuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Calvo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Serrano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sarto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Iguacel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2020184-16805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00634-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Juengel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cushman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.616960" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00585" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hugo Calvo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Sarto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pilar Iguacel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.01.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Jemaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Lassoued" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13391" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadreddin Anvari Majd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Mahmoodi Koohi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.07.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazlollah Afraz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRKNLTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aoas-2018-0014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benkhlil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rejeb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0510-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300123" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Lahoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0507" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fanchin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-4066" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119735" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rossetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Pasquale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacciatore" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmu036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117077" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650114v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003482" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129774v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Pasquale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078199" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129676v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12270" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Esposito" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pommier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11290" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gougeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.07.046" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMTC3S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-012-9412-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NHHW4X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088187" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129501v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3275/7502" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136270v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canty-Laird" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kadler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09279" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecerf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulsant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01919.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FD7RPLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqiang Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manguy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.90422.2008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072157" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930567v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.065847" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0764" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663277v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-20" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653817v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Calderwood" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellego" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-948554" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675592v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Bellego" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-19" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900577v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pisselet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681583v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.017244" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137511v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Reynaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011008313677" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E9C19CA65AC5DB15CA6E713719A52D675FACA2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reynaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M000465200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137451v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poujol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.140.1.6418" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137455v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bantignies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201567" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137443v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Darne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claessens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(97)00116-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3DFGPTW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137445v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03931-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89HZFKGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137436v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssiere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(95)00189-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28F1E1DB72B90BC78FB25416E1739CF3189F7E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(92)90445-O" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMTBLV2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750600v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750630v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584974v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_745" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039601v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353831v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Qanbari" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937930v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627607v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791504v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791177v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iguacel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737619v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736033v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787390v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937936v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735777v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738391v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956107v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13271" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603253v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605210v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606711v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Laverri&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Cate" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740032v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741546v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cocero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746822v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744546v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Keane" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746799v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747912v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803502v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506093v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754626v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756860v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754235v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Canty-Laird" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752122v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750596v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Clemente" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751916v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755541v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757850v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828554v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831047v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569549v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158620v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158647v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936800v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936797v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936802v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225788v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350886v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921559v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap.org/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735267v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarto" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737027v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Meyermans" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789140v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Papuchon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Alabart" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604584v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739861v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742579v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806451v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Folch" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802103v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806825v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Monestier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745403v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746771v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746767v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764089v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832299v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816946v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819651v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux-Jaudet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812679v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>