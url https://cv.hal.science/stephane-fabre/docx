--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -100,398 +100,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génomique au service de la découverte d’anomalies génétiques chez le mouton. Le cas d’une affection respiratoire, la dyskinésie ciliaire pulmonaire</w:t>
+                <w:t xml:space="preserve">Segregation of the InDel Mutation in IRF2BP2 Discriminating Fleece Type in North African and Iranian Sheep Breeds KEY WORDS association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Fatima Zahra Belharfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samia Kdidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacera Tabet Aoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ameur Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Djaout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 114, pp.91-96</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Applied Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (2), pp.205-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584808v1</w:t>
+                <w:t xml:space="preserve">hal-04651266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the performance of Moghani crossbred lambs derived from different mating systems with Texel and Booroola sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Mardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrshad Zeinalabedini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrbano Kazemi Alamouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (4), pp.e0301629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0301629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation of the InDel Mutation in IRF2BP2 Discriminating Fleece Type in North African and Iranian Sheep Breeds KEY WORDS association</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La génomique au service de la découverte d’anomalies génétiques chez le mouton. Le cas d’une affection respiratoire, la dyskinésie ciliaire pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Kdidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Ameur Ameur</w:t>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Djaout</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Applied Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (2), pp.205-213</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 114, pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651266v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single base pair duplication in the SLC33A1 gene is associated with fetal losses and neonatal lethality in Manech Tête Rousse dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -594,77 +594,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of &amp;lt;em&amp;gt;FecLL&amp;lt;/em&amp;gt; prolific allele of the &amp;lt;em&amp;gt;B4GALNT2&amp;lt;/em&amp;gt; gene in Algerian sheep populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Hadjazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Belharfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Mahammi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semir Bechir Suheil Gaouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -715,51 +715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for homozygous haplotype deficiency in Manech Tête Rousse dairy sheep revealed a nonsense variant in the MMUT gene affecting newborn lamb viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -849,103 +849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the growth performance between pure Moghani sheep and crosses with Texel or Booroola sheep carrying major genes contributing to muscularity and prolificacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Mardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrbano Kazemi Alamouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1113,51 +1113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonsense Variant in CCDC65 Gene Causes Respiratory Failure Associated with Increased Lamb Mortality in French Lacaune Dairy Sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Plotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Giulivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khoueiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1509,295 +1509,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Anti-Müllerian Hormone Target Genes Involved in Granulosa Cell Survival in Women With Polycystic Ovary Syndrome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel homozygous nonsense mutation in ITGB4 gene causes epidermolysis bullosa in Mouton Vendéen sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystèle Racine</w:t>
+                <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Genet</w:t>
+                <w:t xml:space="preserve">Florence Plisson‐petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bourgneuf</w:t>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+                <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 106 (3), pp.e1271-e1289. </w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52 (1), pp. 138-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/clinem/dgaa879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/age.13026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137557v1</w:t>
+                <w:t xml:space="preserve">hal-03137548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel homozygous nonsense mutation in ITGB4 gene causes epidermolysis bullosa in Mouton Vendéen sheep</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Anti-Müllerian Hormone Target Genes Involved in Granulosa Cell Survival in Women With Polycystic Ovary Syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Chantepie</w:t>
+                <w:t xml:space="preserve">Chrystèle Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Plisson‐petit</w:t>
+                <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sarry</w:t>
+                <w:t xml:space="preserve">Camille Bourgneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Woloszyn</w:t>
+                <w:t xml:space="preserve">Charlotte Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 52 (1), pp. 138-139. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (3), pp.e1271-e1289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/age.13026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgaa879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137548v1</w:t>
+                <w:t xml:space="preserve">hal-03137557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a SNP parentage assignment panel in some North-Eastern Spanish meat sheep breeds</w:t>
               </w:r>
@@ -1917,64 +1917,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of homozygous haplotypes carrying putative recessive lethal mutations that compromise fertility traits in French Lacaune dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2041,632 +2041,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t>
+                <w:t xml:space="preserve">The ovarian follicle of ruminants: the path from conceptus to adult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jennifer Juengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cushman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Acloque</w:t>
+                <w:t xml:space="preserve">Richard Lea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (10), pp.621-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/RD21086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353872v1</w:t>
+                <w:t xml:space="preserve">hal-03353560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ovarian follicle of ruminants: the path from conceptus to adult</w:t>
+                <w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Juengel</w:t>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Cushman</w:t>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Dupont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Adeline Goubil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Lea</w:t>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (10), pp.621-642. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD21086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353560v1</w:t>
+                <w:t xml:space="preserve">hal-03353872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism exists for the global DNA methylation rate in sheep</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2020.616960⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137552v1</w:t>
+                <w:t xml:space="preserve">hal-02549955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal programming by testosterone of follicular theca cell functions in ovary</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic determinism exists for the global DNA methylation rate in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (6), pp.1177-1196. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-019-03230-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2020.616960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549955v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-Wide Identification of a Regulatory Mutation in BMP15 Controlling Prolificacy in Sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2730,51 +2730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new allele in the BMP15 gene (FecX) that affects prolificacy co-segregates with FecX and FecX in Rasa aragonesa sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Hugo Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malena Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,295 +2845,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high prolificacy of D’man sheep is associated with the segregation of the FecLL mutation in the B4GALNT2 gene</w:t>
+                <w:t xml:space="preserve">Polymorphism identification in ovine KISS1R/GPR54 gene among pure and crossbreeds of Iranian sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Ben Jemaa</w:t>
+                <w:t xml:space="preserve">Sadreddin Anvari Majd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruesche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Woloszyn</w:t>
+                <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjess Lassoued</w:t>
+                <w:t xml:space="preserve">Pezhman Mahmoodi Koohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (3), pp.631-637. </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.23-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.13391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627415v1</w:t>
+                <w:t xml:space="preserve">hal-02622726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism identification in ovine KISS1R/GPR54 gene among pure and crossbreeds of Iranian sheep</w:t>
+                <w:t xml:space="preserve">The high prolificacy of D’man sheep is associated with the segregation of the FecLL mutation in the B4GALNT2 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadreddin Anvari Majd</w:t>
+                <w:t xml:space="preserve">Slim Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reza Talebi</w:t>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pezhman Mahmoodi Koohi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Narjess Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 173, pp.23-29. </w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (3), pp.631-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2019.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rda.13391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622726v1</w:t>
+                <w:t xml:space="preserve">hal-02627415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t>
               </w:r>
@@ -3253,103 +3253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence of causative mutations affecting prolificacy in the Noire du Velay and Mouton Vendéen sheep breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 216, pp.44-50. </w:t>
@@ -3387,90 +3387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of ovine granulosa cells reveals differences between small antral follicles collected during the follicular and luteal phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazlollah Afraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3533,103 +3533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of single nucleotide polymorphisms at major prolificacy genes in the Mehraban sheep and association with litter size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazlollah Afraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Animal Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3), pp.685-698. </w:t>
@@ -3661,606 +3661,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FecX(Bar) a Novel BMP15 mutation responsible for prolificacy and female sterility in Tunisian Barbarine Sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Narjess Lassoued</w:t>
+                <w:t xml:space="preserve">BMP15 regulates the inhibin/activin system independently of ovulation rate control in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Benkhlil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Woloszyn</w:t>
+                <w:t xml:space="preserve">Belén Lahoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Rejeb</w:t>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aouina</w:t>
+                <w:t xml:space="preserve">José Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), Non paginé. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (4), pp.395-404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12863-017-0510-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/REP-16-0507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602543v1</w:t>
+                <w:t xml:space="preserve">hal-01595250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Identification of the Mutation Underlying Fleece Variation and Discriminating Ancestral Hairy Species from Modern Woolly Sheep</w:t>
+                <w:t xml:space="preserve">Variation in Recombination Rate and Its Genetic Determinism in Sheep Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Margarita Cano</w:t>
+                <w:t xml:space="preserve">Morgane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx114⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 207 (2), pp.767-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.117.300123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608205v1</w:t>
+                <w:t xml:space="preserve">hal-02624341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Recombination Rate and Its Genetic Determinism in Sheep Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FecX(Bar) a Novel BMP15 mutation responsible for prolificacy and female sterility in Tunisian Barbarine Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjess Lassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Benkhlil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Petit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Ahmed Rejeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.117.300123⟩</w:t>
+              <w:t xml:space="preserve">BMC Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12863-017-0510-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624341v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BMP15 regulates the inhibin/activin system independently of ovulation rate control in sheep</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-Wide Identification of the Mutation Underlying Fleece Variation and Discriminating Ancestral Hairy Species from Modern Woolly Sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loys Bodin</w:t>
+                <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Folch</w:t>
+                <w:t xml:space="preserve">Margarita Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 153 (4), pp.395-404. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (7), pp.1722-1729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/REP-16-0507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595250v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentially expressed genes and gene networks involved in pig ovarian follicular atresia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mormede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4363,51 +4363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4523,51 +4523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 156 (1), pp.301-313. </w:t>
@@ -4657,51 +4657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (5), pp.1-20. </w:t>
@@ -4733,291 +4733,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary origin of Bone Morphogenetic Protein 15 and growth and differentiation factor 9 and differential selective pressure between mono- and polyovulating species</w:t>
+                <w:t xml:space="preserve">The fundamental role of bone morphogenetic protein 15 in ovarian function and its involvement in female fertility disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Monestier</w:t>
+                <w:t xml:space="preserve">Luca Persani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Servin</w:t>
+                <w:t xml:space="preserve">Raffaella Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+                <w:t xml:space="preserve">E. Di Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bourquard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cacciatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.119735⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction Update</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (6), pp.869-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humupd/dmu036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129871v1</w:t>
+                <w:t xml:space="preserve">hal-02635482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fundamental role of bone morphogenetic protein 15 in ovarian function and its involvement in female fertility disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary origin of Bone Morphogenetic Protein 15 and growth and differentiation factor 9 and differential selective pressure between mono- and polyovulating species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Persani</w:t>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Rossetti</w:t>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Di Pasquale</w:t>
+                <w:t xml:space="preserve">Thomas Bourquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cacciatore</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction Update</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (6), pp.869-883. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91 (4), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/humupd/dmu036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.119735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635482v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ovarian Reserve of Primordial Follicles and the Dynamic Reserve of Antral Growing Follicles: What Is the Link?</w:t>
               </w:r>
@@ -5055,51 +5055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (4), pp.11. </w:t>
@@ -5167,51 +5167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mansanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5275,90 +5275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association studies identify two novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5403,299 +5403,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive selection in bone morphogenetic protein 15 targets a natural mutation associated with primary ovarian insufficiency in human</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Rossetti</w:t>
+                <w:t xml:space="preserve">Regulation of anti-Müllerian hormone production in domestic animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Meslin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Di Pasquale</w:t>
+                <w:t xml:space="preserve">Charlène Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078199⟩</w:t>
+              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RD12270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129774v1</w:t>
+                <w:t xml:space="preserve">hal-01129676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of anti-Müllerian hormone production in domestic animals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+                <w:t xml:space="preserve">Positive selection in bone morphogenetic protein 15 targets a natural mutation associated with primary ovarian insufficiency in human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Rico</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
+                <w:t xml:space="preserve">Elisa Di Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (1), pp.1-16. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, online (10), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/RD12270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129676v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lxrα regulates the androgen response in prostate epithelium</w:t>
               </w:r>
@@ -5733,51 +5733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 153 (7), pp.3211-3223. </w:t>
@@ -5815,51 +5815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of anti-Mullerian hormone concentrations in blood as a tool to select Holstein donor cows for embryo production: from the laboratory to the farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,51 +5867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salvetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction, Fertility and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (7), pp.932-944. </w:t>
@@ -5988,51 +5988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6118,51 +6118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6281,51 +6281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (11-12), pp.727-740. </w:t>
@@ -6369,416 +6369,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of anti-mullerian hormone production in the cow: a multiscale study at endocrine, ovarian, follicular, and granulosa cell levels.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Genetic defects of ovarian TGF-beta-like factors and premature ovarian failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Persani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cacciatore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.110.088187⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (3), pp.244-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3275/7502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00572383v1</w:t>
+                <w:t xml:space="preserve">hal-01129501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Müllerian hormone as a predictive endocrine marker for embryo production in the goat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 142 (6), pp.845-854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/REP-11-0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic defects of ovarian TGF-beta-like factors and premature ovarian failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Persani</w:t>
+                <w:t xml:space="preserve">Regulation of anti-mullerian hormone production in the cow: a multiscale study at endocrine, ovarian, follicular, and granulosa cell levels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Médigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rossetti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Bontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinological Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 34 (3), pp.244-251. </w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (3), pp.560-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3275/7502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.110.088187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129501v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00572383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of Bone Morphogenetic Protein 1 expression and activity in sheep ovarian follicles</w:t>
               </w:r>
@@ -6816,51 +6816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. Kadler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 83 (1), pp.138-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6920,64 +6920,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7201,51 +7201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mulsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7490,51 +7490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (6), pp.59-76. </w:t>
@@ -7576,64 +7576,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-mullerian hormone is an endocrine marker of ovarian gonadotropin-responsive follicles and can help to predict superovulatory responses in the cow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Médigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 79 (2), pp.387 - 396. </w:t>
@@ -7857,77 +7857,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mutation in the Bone Morphogenetic Protein 15 gene causing defective protein secretion is associated with both increased ovulation rate and sterility in Lacaune sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Di Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7972,299 +7972,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Regulation of ovulation rate in mammals: contribution of sheep genetic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Renault</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (20), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-4-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661359v1</w:t>
+                <w:t xml:space="preserve">hal-02663277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of ovulation rate in mammals: contribution of sheep genetic models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">FOXL2 actives P450 aromatase gene transcription: towards a better characterization of the early steps of mammalian ovarian development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Pannetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Di Pasquale</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Kocer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4 (20), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (3), pp.399-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-4-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1677/jme.1.01947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02663277v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrins in the ovary</w:t>
               </w:r>
@@ -8289,51 +8289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huet-Calderwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Bellego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8382,594 +8382,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytoskeleton reorganization mediates alpha6beta1 integrin-associated actions of laminin on proliferation and survival, but not on steroidogenesis of ovine granulosa cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the antagonistic effect of follistatin on BMP family members in ovine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Le Bellego</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Claudine Pisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7827-3-19⟩</w:t>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45 (4), pp.419-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2005031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675592v1</w:t>
+                <w:t xml:space="preserve">hal-00900577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the antagonistic effect of follistatin on BMP family members in ovine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pierre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 45, pp.419-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2005031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BMP-4 inhibits follicle-stimulating hormone secretion in ewe pituitary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Faure</w:t>
+                <w:t xml:space="preserve">L. Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Mohoric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 186, pp.109-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1677/joe.1.05988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the antagonistic effect of follistatin on BMP family members in ovine granulosa cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Monget</w:t>
+                <w:t xml:space="preserve">Cytoskeleton reorganization mediates alpha6beta1 integrin-associated actions of laminin on proliferation and survival, but not on steroidogenesis of ovine granulosa cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Le Bellego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/rnd:2005031⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Biology and Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (19), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-7827-3-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00900577v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of bone morphogenetic protein-4 inhibitory action on progesterone secretion by ovine granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pierre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9027,480 +9027,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prolificacy genes in sheep: the French genetic programmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+                <w:t xml:space="preserve">Expression and functional role of perosome proliferator-activated receptor-gamma in ovarian folliculogenesis in the sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thimonier</w:t>
+                <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 69 (5), pp.1665-1674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.103.017244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681853v1</w:t>
+                <w:t xml:space="preserve">hal-02681583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and functional role of perosome proliferator-activated receptor-gamma in ovarian folliculogenesis in the sheep</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Booroola mutation in sheep is associated with an alteration of the bone morphogenetic protein receptor-IB functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Chesneau</w:t>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 177, pp.435-444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681583v1</w:t>
+                <w:t xml:space="preserve">hal-02673102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Booroola mutation in sheep is associated with an alteration of the bone morphogenetic protein receptor-IB functionality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prolificacy genes in sheep: the French genetic programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecerf</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 177, pp.435-444</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 61 (sp.), pp.353-359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673102v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9542,103 +9542,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces bone morphogenetic proteins qui règlent le quota ovulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mulsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 18 (12), pp.1195-1196</w:t>
@@ -9680,64 +9680,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation in bone morphogenetic protein receptor-IB is associated with increased ovulation rate in Booroola Mérino ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Schibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9792,51 +9792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of functional PDZ domain binding sites in several human proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline E Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9921,51 +9921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PDZ protein TIP-1 interacts with the Rho effector rhotekin and is involved in Rho signaling to the serum response element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jalinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10064,51 +10064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Térouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 140 (1), pp.350-357. </w:t>
@@ -10159,51 +10159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The C-terminus of the HTLV-1 Tax oncoprotein mediates interaction with the PDZ domain of cellular proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10328,51 +10328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Claessens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 132 (1-2), pp.13-23. </w:t>
@@ -10422,51 +10422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein kinase C pathway potentiates androgen-mediated gene expression of the mouse was deferens specific aldose reductase-like protein (MVDP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Darne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10551,51 +10551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the promoter of the gene for a mouse vas deferens protein related to the aldo-keto reductase superfamily: Effect of steroid hormones and phorbol esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Darne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10680,51 +10680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a functional androgen response element in the promoter of the gene for the androgen-regulated aldose reductase-like protein specific to the mouse vas deferens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Manin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10827,51 +10827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pailhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Veyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10975,51 +10975,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise pour une proposition de financement pour l'appel à projet OPUS-26 du Centre National des Sciences de Pologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Norodowe Centrum Nauki. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -11041,51 +11041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise pour une demande de financement de projet auprès du Centre Français pour les 3R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FC3R. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
@@ -11133,51 +11133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude H. B. Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hue-Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11277,51 +11277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11375,64 +11375,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of recessive lethal mutations in sheep using homozygosity deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11457,51 +11457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">745. Characterization of homozygous haplotype deficiency compromising fertility traits in Manech Tête Rousse dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11509,51 +11509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. pp.3070-3073, </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11706,290 +11706,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recessive stop-gain mutation in CCDC65 is associated with lamb mortality in French Lacaune dairy sheep</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the growth performance traits in F1 crossbred lambs between two strains Booroola Merino × Moghani and Booroola Romney × Moghani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Talebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Qanbari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sheep Genomics and the International Goat Genome Consortiums combined virtual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">12th National And 4th International Biotechnology Congress of Islamic Republic of Iran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Téhéran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03360133v1</w:t>
+                <w:t xml:space="preserve">hal-03353831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the growth performance traits in F1 crossbred lambs between two strains Booroola Merino × Moghani and Booroola Romney × Moghani</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A recessive stop-gain mutation in CCDC65 is associated with lamb mortality in French Lacaune dairy sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th National And 4th International Biotechnology Congress of Islamic Republic of Iran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Téhéran, Iran</w:t>
+              <w:t xml:space="preserve">International Sheep Genomics and the International Goat Genome Consortiums combined virtual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03353831v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic regulation of ovulation rate and ovarian follicular development in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Ovary Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Mosgiel, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12014,64 +12014,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of homozygous haplotype compromising fertility traits in dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12129,527 +12129,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03627607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for pleiotropic effect of the FecLL prolific mutation in Lacaune meat sheep</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bordes</w:t>
+                <w:t xml:space="preserve">Genetics of epigenetics in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Aletru</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frederic Debat</w:t>
+                <w:t xml:space="preserve">Frédéric Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReproSciences 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937981v1</w:t>
+                <w:t xml:space="preserve">hal-02791504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of epigenetics in sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+                <w:t xml:space="preserve">Genome-wide association study (GWAS) identifies the FecXGr allele in BMP15 segregating in Rasa Aragonesa sheep breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malena Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Pilar Sarto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Iguacel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791504v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association study (GWAS) identifies the FecXGr allele in BMP15 segregating in Rasa Aragonesa sheep breed</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.A Jiménez</w:t>
+                <w:t xml:space="preserve">Genetic determinism of DNA global methylation rate in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791177v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of DNA global methylation rate in sheep</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Moreno</w:t>
+                <w:t xml:space="preserve">Search for pleiotropic effect of the FecLL prolific mutation in Lacaune meat sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Aletru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Burg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. 717 p</w:t>
+              <w:t xml:space="preserve">ReproSciences 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737619v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de l'épigénétique chez les ovins</w:t>
               </w:r>
@@ -12674,51 +12674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12760,103 +12760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a new mutation responsible for epidermolysis bullosa in Mouton Vendéen sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. International Society for Animal Genetics Conference (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t>
@@ -12885,51 +12885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du génome aux gènes d’intérêts chez les petits ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Workshop Génomique : structure et fonction des génomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Sciences et de la Technologie d’Oran, Jun 2019, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12948,557 +12948,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of initiation of follicle growth and dynamics of early follicular development in the sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Faraut</w:t>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire mensuel (CRAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Society of Animal Science and Canadian Society of Animal Science (ASAS-CSAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. pp.Abstract 126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785242v1</w:t>
+                <w:t xml:space="preserve">hal-02938008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des caractères de production de semence pour une prise en compte dans le schéma de sélection caprin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between circulating AMH and puberty, fertility and prolificacy of small ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Clément</w:t>
+                <w:t xml:space="preserve">B. Lahoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Oget</w:t>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Larroque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Charton</w:t>
+                <w:t xml:space="preserve">J.L. Alabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">22. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2018, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735777v1</w:t>
+                <w:t xml:space="preserve">hal-02738391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between circulating AMH and puberty, fertility and prolificacy of small ruminants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lahoz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.L. Alabart</w:t>
+                <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2018, Cordoba, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire mensuel (CRAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738391v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of initiation of follicle growth and dynamics of early follicular development in the sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+                <w:t xml:space="preserve">Etude des caractères de production de semence pour une prise en compte dans le schéma de sélection caprin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Helene Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
+                <w:t xml:space="preserve">Clémentine Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Society of Animal Science and Canadian Society of Animal Science (ASAS-CSAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. pp.Abstract 126</w:t>
+              <w:t xml:space="preserve">24. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938008v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMH ovarienne et prolificité, les modèles ovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’animation du GDR Repro « L’AMH: effets extra-Müllériens ! »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13523,103 +13523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for a pleiotropic effect of the FecLL prolific mutation in Lacaune meat sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Aletru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Burg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Annual Conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cordoba, Spain. </w:t>
@@ -13709,51 +13709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nouzilly, France</w:t>
@@ -13782,51 +13782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gènes d'hyperprolificité et folliculogenèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées scientifiques GDR 3606 REPRO : ReproSciences 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13851,103 +13851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the genetic determinism and evolution of recombination rates in Sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 513 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13972,103 +13972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two major genes affecting prolificacy in the French Noire du Velay sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14093,103 +14093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EIF2S2 Retroposition into IRF2BP2 Underlies Fleece Variation in Sheep through the Formation of a Long Endogenous Double-Stranded RNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Animal Genomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, San Diego, United States</w:t>
@@ -14231,51 +14231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibody against AMH blocks AMH regulatory effect on SF1-mediated StAR and aromatase expression in mouse granulosa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourgneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14343,51 +14343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major genes influencing ovulation rate in sheep are a source of basic knowledge of ovarian function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14468,103 +14468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of plasma anti-müllerian hormone in sheep as an endocrine marker of the ovarian response to follicle-stimulating hormone in multiple-ovulation embryo transfer programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lahoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Alabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Cocero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France</w:t>
@@ -14593,103 +14593,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Genes Influencing Prolificacy in Sheep: A Source of Basic Knowledge of Ovarian Function and a Tool for Genetic Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mansanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant &amp; Animal Genome XXIII conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t>
@@ -14718,90 +14718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel BMP15 mutations responsible for an atypical hyperprolificacy phenotype in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14869,77 +14869,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M. Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Hanrahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien J. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Nantes, France. 665 p</w:t>
@@ -14962,316 +14962,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new mutations affecting ovulation rate in sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Two novel mutations in the bone morphogenetic protein 15 gene are associated with increased ovulation rate, but no sterility, in the French Grivette and the Polish Olkuska breeds of sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien J. Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Persani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. 613 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746799v1</w:t>
+                <w:t xml:space="preserve">hal-02747912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two novel mutations in the bone morphogenetic protein 15 gene are associated with increased ovulation rate, but no sterility, in the French Grivette and the Polish Olkuska breeds of sheep</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Two new mutations affecting ovulation rate in sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Persani</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Persani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747912v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control and Physiological regulation of ovulation rate in domestic mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Use of Focused Nutrition, Environmental and Socio-sexual Factors for the Modulation of Reproductive Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Animal Reproduction and Food Research., May 2012, Lansk, Poland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15322,51 +15322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Raoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15421,51 +15421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of superovulatory responses in the cow: effects of the estrous cycle and breeding conditions on anti-Müllerian hormone endocrine concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Medigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15559,51 +15559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hormone anti-Müllérienne, un prédicteur endocrinien de la réponse à une stimulation ovarienne chez les bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene H. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15684,51 +15684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lignée &amp;quot; Leghorn double jaune&amp;quot; : un modèle d'étude du déterminisme génétique du taux d'ovulation chez la poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vieaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15809,51 +15809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling the mechanisms of mammalian ovarian follicular development and atresia: a cattle vs pig transcriptome and proteome study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16072,51 +16072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.G. Canty-Laird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Society for Matrix Biology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.A98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16135,290 +16135,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'expression des gènes dans les cellules de la granulosa porcine In vivo au cours du développement folliculaire terminal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of genes coding for a complete BMP signalling system in the reproductive tract of ram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+                <w:t xml:space="preserve">Benoit Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">1. World Congress on Reproductive Biology (WCRB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Kailua-Kona, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817763v1</w:t>
+                <w:t xml:space="preserve">hal-02752122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of genes coding for a complete BMP signalling system in the reproductive tract of ram</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Etude de l'expression des gènes dans les cellules de la granulosa porcine In vivo au cours du développement folliculaire terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Dacheux</w:t>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gatti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Benne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christèle Robert-Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. World Congress on Reproductive Biology (WCRB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Kailua-Kona, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752122v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16512,64 +16512,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo gene expression in granulosa cells during pig terminal follicular development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16637,77 +16637,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement folliculaire terminal et kystes folliculaires chez la vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Di Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16788,51 +16788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16874,77 +16874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-Müllerian Hormone and follicular response to superovulatory treatment in the cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16999,77 +16999,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormone Anti-Müllérienne (AMH) et réponse à un traitement de superovulation chez la vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17137,77 +17137,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal and cystic follicular development in the cow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Di Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17249,51 +17249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de la variabilité génétique intra et inter-espèces pour l'étude du déterminisme génétique du taux d'ovulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Benne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17374,51 +17374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The BMPRIB Booroola mutation does not influence the effects of BMPs on suppressing FSH expression or secretion in the sheep pituitary in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17499,103 +17499,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Bone Morphogenetic Protein-inhibited follicle-stimulating hormone (FSH) secretion mediated through Smad pathway?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Faure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mcneilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Colloque de la Société de Neuroendocrinologie, BSN-SNE joint Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Oxford, United Kingdom. n.p</w:t>
@@ -17637,77 +17637,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bone Morphogenetic Proteins and ovarian folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17784,64 +17784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Bellego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Reproduction-Workshop on Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Bagnoles-de-l'Orne, France. n.p</w:t>
@@ -17870,77 +17870,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone morphogenetic proteins play a role in the regulation of follicle stimulating hormone secretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.O. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18008,77 +18008,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of ovarian folliculogenesis by IGF and BMP system in domestic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18133,90 +18133,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do bone morphogenetic proteins (BMPs) play a role in the regulation of follicle stimulating hormone (FSH) secretion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Canepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Congress of Neuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2002, Bristol, United Kingdom</w:t>
@@ -18290,51 +18290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie de la prolificité chez les animaux de ferme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Driancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Encyclopédie de l’Académie d’Agriculture de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.03.05.Q04</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18391,51 +18391,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homozygous haplotype deficiency in Manech Tête Rousse dairy sheep revealed a nonsense variant in MMUT gene affecting newborn lamb viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18509,51 +18509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single base pair duplication in SLC33A1 gene causes fetal losses and neonatal lethality in Manech Tête Rousse dairy sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Ben Braiek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Szymczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18627,90 +18627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide identification of a regulatory mutation in BMP15 controlling prolificacy in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18743,353 +18743,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Presence of causative mutations affecting prolificacy in the Noire du Velay and Mouton Vendéen sheep breeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chantepie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Woloszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791029v1</w:t>
+                <w:t xml:space="preserve">hal-02936797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of causative mutations affecting prolificacy in the Noire du Velay and Mouton Vendéen sheep breeds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Ruesche</w:t>
+                <w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylie Munyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936797v1</w:t>
+                <w:t xml:space="preserve">hal-02791029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in recombination rate and its genetic determinism in sheep ( Ovis Aries ) populations from combining multiple genome-wide datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -19143,77 +19143,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rétrogènes et variation du nombre de copies chez les ruminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Faraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques Département Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19232,286 +19232,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données transcriptomiques et phénomiques ovines. Analyse MixOmics des données de programmation foetale de l'ovaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Genome-wide study finds a QTL with pleotropic effects on semen and production traits in Saanen goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Palhiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du département de génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Diénné, France</w:t>
+              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 24 (1ère Ed.), 705 p., 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03350886v1</w:t>
+                <w:t xml:space="preserve">hal-01921559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide study finds a QTL with pleotropic effects on semen and production traits in Saanen goats</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intégration de données transcriptomiques et phénomiques ovines. Analyse MixOmics des données de programmation foetale de l'ovaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Plisson-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées scientifiques du département de génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Diénné, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wageningen Academic Publishers</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01921559v1</w:t>
+                <w:t xml:space="preserve">hal-03350886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a SNP parentage assignment panel in some North-Eastern Spanish meat sheep breeds</w:t>
               </w:r>
@@ -19648,90 +19648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the FecXGr mutation in the high prolificacy of the Flemish sheep breed in Belgium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roel Meyermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Association of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. </w:t>
@@ -19799,51 +19799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19898,51 +19898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation and multi-actor cross-border cooperation in central Pyrenees to improve sustainability of local sheep breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Lahoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Jousseins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20023,103 +20023,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the genetic determinism and evolution of recombination rates by combining multiple genome-wide datasets in the Sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Servin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20183,51 +20183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Di Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystèle Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20269,64 +20269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the age-related relationship between plasma anti-Müllerian Hormone (AMH) and ovarian follicle population in prepubertal ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Lahoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Hugo Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20394,103 +20394,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Goubil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GO-FAANG Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t>
@@ -20571,51 +20571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. World Congress of Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Vancouver, Canada. </w:t>
@@ -20651,398 +20651,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the bone morphogenetic protein system in the regulation of the anti-müllerian-hormone and its type 2 specific receptor in the sheep ovary</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary aspect of BMP15 function in folliculogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Folch</w:t>
+                <w:t xml:space="preserve">Olivier O. Monestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Servin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OVARIAN CLUB III - The Inverse Pyramid: Regulating Follicle Number and Oocyte Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Paris, France. , 1 p., 2013</w:t>
+              <w:t xml:space="preserve">17. Evolutionary Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806451v1</w:t>
+                <w:t xml:space="preserve">hal-02806825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B4GALNT2, a new major fecundity gene in the Lacaune ovine breed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+                <w:t xml:space="preserve">Involvement of the bone morphogenetic protein system in the regulation of the anti-müllerian-hormone and its type 2 specific receptor in the sheep ovary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lahoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Alabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Folch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ovarian Club III - The Inverse Pyramide: Regulating Follicle Number and Oocyte Quality</w:t>
+              <w:t xml:space="preserve">OVARIAN CLUB III - The Inverse Pyramid: Regulating Follicle Number and Oocyte Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802103v1</w:t>
+                <w:t xml:space="preserve">hal-02806451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary aspect of BMP15 function in folliculogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B4GALNT2, a new major fecundity gene in the Lacaune ovine breed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Drouilhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier O. Monestier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loys L. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Evolutionary Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013</w:t>
+              <w:t xml:space="preserve">Ovarian Club III - The Inverse Pyramide: Regulating Follicle Number and Oocyte Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, France. , 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806825v1</w:t>
+                <w:t xml:space="preserve">hal-02802103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of the bone morphogenetic protein receptor type I in anti-Müllerian hormone regulation in the sheep ovary</w:t>
               </w:r>
@@ -21054,64 +21054,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21162,77 +21162,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel mutations controlling ovulation rate in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loys L. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drobik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Hanrahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21274,103 +21274,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ovarian failure associated Y235 residue of human BMP15 gene is target of evolutionary positive selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Rossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Rossetti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International and 14. European Congress on Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Florence, Italy. BioScientifica, Endocrine Abstracts, 29, 2012, 15th International and 14th European Congress on Endocrinology</w:t>
@@ -21412,64 +21412,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système BMP, nouvel acteur de la différenciation gonadique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Mandon-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cotinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21520,77 +21520,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth factors and ovarian physiology in domestic animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mulsant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21664,90 +21664,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular architecture of agronomical traits in sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Drouilhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Tosser-Klopp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Cours européen pour étudiants et éleveurs « Genetics and genomics in livestock », Beni-Mellal - INRA-M, Morocco. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21810,51 +21810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21961,51 +21961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22105,51 +22105,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22212,51 +22212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to select animals with a high capacity of embryo production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux-Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22300,51 +22300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method to select animals with a high capacity of embryo production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 08 291 217.1. 2008, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22531,51 +22531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538589v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Talebi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mardi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrshad Zeinalabedini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrbano Kazemi Alamouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301629" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651266v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Belharfi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kdidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Tabet Aoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ameur Ameur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Djaout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Szymczak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hadjazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahammi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir Bechir Suheil Gaouar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00886-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ghaffari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495398.2023.2165933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Relav" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benkoura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.791283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgneuf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa879" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Calvo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Serrano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sarto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Iguacel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2020184-16805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00634-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Juengel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cushman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21086" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137552v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.616960" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00585" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hugo Calvo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Sarto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pilar Iguacel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.01.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Jemaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Lassoued" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13391" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadreddin Anvari Majd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Mahmoodi Koohi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.07.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazlollah Afraz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRKNLTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aoas-2018-0014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602543v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benkhlil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rejeb" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0510-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624341v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300123" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595250v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Lahoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0507" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fanchin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-4066" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129871v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119735" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rossetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Pasquale" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacciatore" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmu036" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117077" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650114v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003482" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129774v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Pasquale" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078199" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129676v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12270" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Esposito" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pommier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11290" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gougeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.07.046" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMTC3S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-012-9412-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NHHW4X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088187" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129501v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3275/7502" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136270v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canty-Laird" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kadler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09279" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecerf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulsant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01919.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FD7RPLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqiang Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manguy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.90422.2008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072157" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930567v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.065847" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0764" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663277v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-20" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653817v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Calderwood" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellego" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-948554" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675592v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Bellego" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-19" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679432v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900577v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pisselet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681583v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.017244" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137511v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Reynaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011008313677" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E9C19CA65AC5DB15CA6E713719A52D675FACA2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reynaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M000465200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137451v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poujol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.140.1.6418" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137455v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bantignies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201567" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137443v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Darne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claessens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(97)00116-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3DFGPTW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137445v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03931-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89HZFKGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137436v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssiere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(95)00189-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28F1E1DB72B90BC78FB25416E1739CF3189F7E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(92)90445-O" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMTBLV2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750600v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750630v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584974v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_745" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039601v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360133v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353831v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Qanbari" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937930v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627607v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937981v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debat" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791504v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791177v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iguacel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737619v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736033v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787390v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937936v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735777v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738391v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956107v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13271" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603253v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605210v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606711v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Laverri&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Cate" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740032v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741546v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cocero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746822v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744546v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Keane" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746799v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747912v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803502v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506093v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754626v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756860v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754235v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Canty-Laird" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752122v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750596v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Clemente" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751916v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755541v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757850v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828554v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831047v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569549v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158620v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158647v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936800v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936797v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936802v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225788v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350886v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921559v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap.org/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735267v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarto" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737027v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Meyermans" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789140v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Papuchon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Alabart" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604584v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739861v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742579v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806451v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Folch" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802103v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806825v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Monestier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745403v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746771v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746767v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764089v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832299v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816946v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819651v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux-Jaudet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812679v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Belharfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kdidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Tabet Aoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ameur Ameur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Djaout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Talebi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrshad Zeinalabedini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrbano Kazemi Alamouti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301629" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Szymczak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hadjazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahammi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir Bechir Suheil Gaouar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00886-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ghaffari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495398.2023.2165933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Relav" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benkoura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.791283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgneuf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa879" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Calvo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Serrano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sarto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Iguacel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2020184-16805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00634-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Juengel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cushman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.616960" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00585" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hugo Calvo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Sarto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pilar Iguacel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.01.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadreddin Anvari Majd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Mahmoodi Koohi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Jemaa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Lassoued" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13391" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.07.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazlollah Afraz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRKNLTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aoas-2018-0014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Lahoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0507" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300123" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602543v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benkhlil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rejeb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0510-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fanchin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-4066" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635482v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rossetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Pasquale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacciatore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmu036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119735" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117077" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650114v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003482" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12270" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Pasquale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078199" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Esposito" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pommier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11290" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gougeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.07.046" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMTC3S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-012-9412-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NHHW4X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129501v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3275/7502" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572383v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088187" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136270v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canty-Laird" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kadler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09279" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecerf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulsant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01919.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FD7RPLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqiang Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manguy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.90422.2008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072157" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930567v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.065847" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0764" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663277v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-20" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653817v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Calderwood" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellego" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-948554" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900577v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pisselet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679432v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675592v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Bellego" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.017244" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137511v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Reynaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011008313677" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E9C19CA65AC5DB15CA6E713719A52D675FACA2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reynaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M000465200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137451v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poujol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.140.1.6418" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137455v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bantignies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201567" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137443v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Darne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claessens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(97)00116-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3DFGPTW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137445v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03931-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89HZFKGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137436v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssiere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(95)00189-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28F1E1DB72B90BC78FB25416E1739CF3189F7E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(92)90445-O" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMTBLV2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750600v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750630v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584974v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_745" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039601v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353831v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Qanbari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360133v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937930v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627607v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791504v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iguacel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737619v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937981v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burg" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736033v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787390v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937936v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738391v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735777v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956107v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13271" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603253v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605210v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606711v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Laverri&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Cate" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740032v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741546v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cocero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746822v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744546v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Keane" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747912v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746799v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803502v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506093v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754626v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756860v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754235v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Canty-Laird" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752122v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750596v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Clemente" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751916v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755541v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757850v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828554v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831047v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569549v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158620v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158647v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936800v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936797v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936802v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225788v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921559v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap.org/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350886v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735267v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarto" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737027v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Meyermans" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789140v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Papuchon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Alabart" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604584v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739861v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742579v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806825v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Monestier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806451v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Folch" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802103v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745403v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746771v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746767v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764089v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832299v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816946v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819651v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux-Jaudet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812679v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>