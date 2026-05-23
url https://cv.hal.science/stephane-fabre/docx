--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2845,295 +2845,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism identification in ovine KISS1R/GPR54 gene among pure and crossbreeds of Iranian sheep</w:t>
+                <w:t xml:space="preserve">The high prolificacy of D’man sheep is associated with the segregation of the FecLL mutation in the B4GALNT2 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadreddin Anvari Majd</w:t>
+                <w:t xml:space="preserve">Slim Ben Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reza Talebi</w:t>
+                <w:t xml:space="preserve">Julien Ruesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pezhman Mahmoodi Koohi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">Narjess Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 173, pp.23-29. </w:t>
+              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (3), pp.631-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2019.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/rda.13391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622726v1</w:t>
+                <w:t xml:space="preserve">hal-02627415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high prolificacy of D’man sheep is associated with the segregation of the FecLL mutation in the B4GALNT2 gene</w:t>
+                <w:t xml:space="preserve">Polymorphism identification in ovine KISS1R/GPR54 gene among pure and crossbreeds of Iranian sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Ben Jemaa</w:t>
+                <w:t xml:space="preserve">Sadreddin Anvari Majd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ruesche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florent Woloszyn</w:t>
+                <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narjess Lassoued</w:t>
+                <w:t xml:space="preserve">Pezhman Mahmoodi Koohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction in Domestic Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (3), pp.631-637. </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 173, pp.23-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/rda.13391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2019.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627415v1</w:t>
+                <w:t xml:space="preserve">hal-02622726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t>
               </w:r>
@@ -3305,51 +3305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 216, pp.44-50. </w:t>
@@ -3400,51 +3400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis of ovine granulosa cells reveals differences between small antral follicles collected during the follicular and luteal phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazlollah Afraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,51 +3546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of single nucleotide polymorphisms at major prolificacy genes in the Mehraban sheep and association with litter size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Talebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fazlollah Afraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3935,51 +3935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FecX(Bar) a Novel BMP15 mutation responsible for prolificacy and female sterility in Tunisian Barbarine Sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjess Lassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Benkhlil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12948,277 +12948,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of initiation of follicle growth and dynamics of early follicular development in the sheep</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+                <w:t xml:space="preserve">Relationship between circulating AMH and puberty, fertility and prolificacy of small ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Cadoret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fabre</w:t>
+                <w:t xml:space="preserve">B. Lahoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Chantepie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Locatelli</w:t>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Alabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the American Society of Animal Science and Canadian Society of Animal Science (ASAS-CSAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. pp.Abstract 126</w:t>
+              <w:t xml:space="preserve">22. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2018, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938008v1</w:t>
+                <w:t xml:space="preserve">hal-02738391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between circulating AMH and puberty, fertility and prolificacy of small ruminants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of initiation of follicle growth and dynamics of early follicular development in the sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Monniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Cadoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Alabart</w:t>
+                <w:t xml:space="preserve">Yann Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Sep 2018, Cordoba, Spain</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the American Society of Animal Science and Canadian Society of Animal Science (ASAS-CSAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. pp.Abstract 126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738391v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analysis of sheep and goat genomes reveals new biological mechanisms explaining the variation of Mendelian and complex phenotypes</w:t>
               </w:r>
@@ -14468,64 +14468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of plasma anti-müllerian hormone in sheep as an endocrine marker of the ovarian response to follicle-stimulating hormone in multiple-ovulation embryo transfer programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lahoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Alabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Cocero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18801,51 +18801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -20808,64 +20808,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lahoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Alabart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21810,51 +21810,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folliculogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Monniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22531,51 +22531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Belharfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kdidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Tabet Aoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ameur Ameur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Djaout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Talebi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrshad Zeinalabedini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrbano Kazemi Alamouti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301629" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Szymczak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hadjazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahammi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir Bechir Suheil Gaouar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00886-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ghaffari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495398.2023.2165933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Relav" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benkoura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.791283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgneuf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa879" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Calvo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Serrano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sarto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Iguacel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2020184-16805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00634-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Juengel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cushman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.616960" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00585" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hugo Calvo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Sarto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pilar Iguacel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.01.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622726v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadreddin Anvari Majd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Mahmoodi Koohi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.02.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627415v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Jemaa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Lassoued" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13391" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.07.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazlollah Afraz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRKNLTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aoas-2018-0014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Lahoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0507" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300123" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602543v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benkhlil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rejeb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0510-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fanchin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-4066" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635482v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rossetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Pasquale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacciatore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmu036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119735" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117077" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650114v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003482" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12270" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Pasquale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078199" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Esposito" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pommier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11290" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gougeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.07.046" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMTC3S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-012-9412-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NHHW4X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129501v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3275/7502" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572383v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088187" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136270v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canty-Laird" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kadler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09279" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecerf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulsant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01919.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FD7RPLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqiang Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manguy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.90422.2008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072157" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930567v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.065847" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0764" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663277v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-20" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653817v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Calderwood" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellego" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-948554" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900577v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pisselet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679432v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675592v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Bellego" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.017244" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137511v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Reynaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011008313677" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E9C19CA65AC5DB15CA6E713719A52D675FACA2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reynaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M000465200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137451v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poujol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.140.1.6418" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137455v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bantignies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201567" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137443v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Darne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claessens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(97)00116-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3DFGPTW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137445v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03931-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89HZFKGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137436v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssiere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(95)00189-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28F1E1DB72B90BC78FB25416E1739CF3189F7E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(92)90445-O" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMTBLV2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750600v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750630v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584974v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_745" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039601v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353831v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Qanbari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360133v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937930v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627607v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791504v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iguacel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737619v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937981v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burg" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736033v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787390v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937936v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738391v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735777v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956107v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13271" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603253v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605210v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606711v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Laverri&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Cate" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740032v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741546v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cocero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746822v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744546v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Keane" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747912v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746799v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803502v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506093v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754626v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756860v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754235v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Canty-Laird" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752122v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750596v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Clemente" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751916v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755541v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757850v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828554v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831047v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569549v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158620v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158647v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936800v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936797v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936802v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225788v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921559v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap.org/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350886v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735267v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarto" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737027v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Meyermans" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789140v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Papuchon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Alabart" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604584v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739861v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742579v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806825v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Monestier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806451v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Folch" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802103v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745403v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746771v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746767v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764089v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832299v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816946v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819651v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux-Jaudet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812679v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Belharfi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kdidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Tabet Aoul" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ameur Ameur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Djaout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Talebi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Mardi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrshad Zeinalabedini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrbano Kazemi Alamouti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301629" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ben Braiek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Szymczak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Andr&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13459" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04649905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Hadjazi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Mahammi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semir Bechir Suheil Gaouar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/remvt.37433" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-024-00886-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938472v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Ghaffari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10495398.2023.2165933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Relav" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Benkoura" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Morin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.30718" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Allain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bordes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes13010045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Drouilhet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.791283" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Plotton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Giulivi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khoueiry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chantepie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson&#8208;petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sarry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Woloszyn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Racine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Genet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourgneuf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dupont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaa879" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525073v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Calvo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Serrano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sarto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura P Iguacel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/sjar/2020184-16805" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360226v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoz&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00634-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Juengel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cushman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lea" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21086" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549955v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-019-03230-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.616960" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02909721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.00585" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622678v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Hugo Calvo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Serrano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Pilar Sarto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pilar Iguacel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2020.01.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627415v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Jemaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Lassoued" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13391" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622726v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadreddin Anvari Majd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ahmadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Mahmoodi Koohi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2019.02.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623804v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.07.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622066v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazlollah Afraz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXRKNLTF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623499v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/aoas-2018-0014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Lahoz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Folch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-16-0507" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624341v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.117.300123" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602543v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Benkhlil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rejeb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12863-017-0510-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx114" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529483v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00069.2016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Picard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Fanchin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-4066" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129935v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Di Clemente" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1551" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207762v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fresard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126776" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635482v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Persani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Rossetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Pasquale" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cacciatore" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmu036" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129871v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bourquard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poupon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119735" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00961546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.113.117077" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003809" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650114v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Sarry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003482" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129676v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Rico" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD12270" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129774v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Meslin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Di Pasquale" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078199" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129772v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Viennois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Esposito" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Pommier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2011-1996" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129651v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD11290" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654790v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;digue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0039001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gougeon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.07.046" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQMTC3S0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mulsant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00335-012-9412-4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3NHHW4X6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129501v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Persani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rossetti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3275/7502" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129488v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baril" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Poulin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-11-0211" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00572383v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bontoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.110.088187" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136270v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canty-Laird" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn-A&#235;l Carre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mandon-Pepin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Kadler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082115" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193603v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barbey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD09279" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129422v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.109.082065" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137538v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Drouilhet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecerf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mulsant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2009.01919.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FD7RPLX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661468v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favreau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Rossard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqiang Zhang" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Desurmont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Manguy" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajprenal.90422.2008" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793623v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Caraty" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Clement" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2009.22.2.3335" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00461540v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.108.072157" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930567v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.065847" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664159v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2006-0764" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663277v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-4-20" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661359v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Pannetier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Batista" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Kocer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Renault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01947" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653817v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huet-Calderwood" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Bellego" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2006-948554" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900577v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Pisselet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005031" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679432v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pierre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pisselet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675203v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Faure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicol" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Mohoric" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/joe.1.05988" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675592v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Le Bellego" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7827-3-19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674170v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/jme.1.01545" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681583v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.103.017244" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673102v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681853v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thimonier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679222v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682603v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137511v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline E Reynaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jalinot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011008313677" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E9C19CA65AC5DB15CA6E713719A52D675FACA2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693940v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reynaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M000465200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137451v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lobaccaro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poujol" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice T&#233;rouanne" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Georget" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.140.1.6418" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137455v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousset" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desbois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bantignies" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1201567" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137443v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Darne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Morel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Claessens" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Manin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(97)00116-0" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3DFGPTW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137445v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darne" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0303-7207(96)03931-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89HZFKGR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137436v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Veyssiere" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(95)00189-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28F1E1DB72B90BC78FB25416E1739CF3189F7E3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713254v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Manin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pailhoux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03137411v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0960-0760(92)90445-O" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMTBLV2R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750600v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750630v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04160477v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude H. B. Duchamp" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hue-Beauvais" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210706v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584974v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158813v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-940-4_745" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039601v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bouffartigue" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Couzy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353831v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Qanbari" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360133v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937930v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03627607v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791504v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouvier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791177v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Iguacel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Jim&#233;nez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737619v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937981v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Aletru" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Burg" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debat" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736033v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787390v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937936v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738391v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahoz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Alabart" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02938008v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785242v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Tosser-Klopp" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735777v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oget" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Larroque" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Charton" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937948v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956107v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13271" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788338v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603253v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736538v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605210v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785197v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606711v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Laverri&#232;re" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard L. Cate" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740032v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741546v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Cocero" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603783v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746822v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744546v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Keane" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hanrahan" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747912v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746799v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803502v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506093v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Raoul" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754626v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Medigue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clement" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756860v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Larroque" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193489v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vieaud" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heirman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755880v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Benne" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpuech" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752029v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754235v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Canty-Laird" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752122v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guyonnet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dacheux" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gatti" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817763v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823781v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bontoux" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750596v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Di Clemente" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751916v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cl&#233;ment" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755587v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Beckers" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755541v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte R&#233;my" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757850v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824971v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816792v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laird" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mc Neilly" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Nicol" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832179v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mcneilly" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828554v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831047v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760255v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832985v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759101v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Faure" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569549v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158620v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04158647v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936800v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936797v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936802v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225788v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921559v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Palhiere" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap.org/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350886v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735267v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serrano" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarto" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2018.org" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737027v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel Meyermans" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eaap2017.org" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789140v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Jousseins" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Papuchon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Alabart" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604584v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739861v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742579v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sapa" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806825v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Monestier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806451v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Folch" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802103v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745403v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746771v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drobik" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746767v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764089v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cotinot" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832299v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803932v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791492v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/423846" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129919v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816946v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819651v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux-Jaudet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812679v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>