--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -402,944 +402,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIGLOW, une application pour évaluer le bien-être animal en élevage porcin</w:t>
+                <w:t xml:space="preserve">La prise de sang sans contention chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Khélifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tony Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9263⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, pp.152 et 153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040032v1</w:t>
+                <w:t xml:space="preserve">hal-05040023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de sang sans contention chez le porc</w:t>
+                <w:t xml:space="preserve">PIGLOW, une application pour évaluer le bien-être animal en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Khélifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Terrasson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evelien Graat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, pp.152 et 153. </w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, spécial 03 NOV'AE, pp.89-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-NOVAE.2025.9263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040023v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic rearing of non-castrated male pigs: welfare indicators, carcass traits, pork quality and boar taint in Duroc and Pietrain crossbreds</w:t>
+                <w:t xml:space="preserve">Reproduction management without hormones for organic livestock breeding in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101316⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (2), pp.7445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677211v2</w:t>
+                <w:t xml:space="preserve">hal-04970588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of natural oral alternatives to parental iron supplementation on haematological and health-related blood parameters of organic piglets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feeding strategy in organic pig farming as a lever to improve various quality dimensions of pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Resmond</w:t>
+                <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Robert</w:t>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18 (9), pp.101194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101194⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 18 (7), pp.101190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664474v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single-cell transcriptomics and uterine fluids proteomics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan B Stöckl</w:t>
+                <w:t xml:space="preserve">Organic rearing of non-castrated male pigs: welfare indicators, carcass traits, pork quality and boar taint in Duroc and Pietrain crossbreds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Laloë</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 116 (2), pp.110780. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (10), pp.101316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410537v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding strategy in organic pig farming as a lever to improve various quality dimensions of pork</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single-cell transcriptomics and uterine fluids proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Van Baelen</w:t>
+                <w:t xml:space="preserve">Cyril Kurylo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan B Stöckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101190⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (2), pp.110780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582528v2</w:t>
+                <w:t xml:space="preserve">hal-04410537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction management without hormones for organic livestock breeding in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+                <w:t xml:space="preserve">Effects of natural oral alternatives to parental iron supplementation on haematological and health-related blood parameters of organic piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Freret</w:t>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (2), pp.7445. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (9), pp.101194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970588v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion intégrée de la santé dans une perspective de transition agroécologique des systèmes d’élevage : cadre d’analyse et leviers d’action pour les animaux monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,559 +1821,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactation and gestation controls on calcium isotopic compositions in a mammalian model</w:t>
+                <w:t xml:space="preserve">Steroidome and metabolome analysis in gilt saliva to identify potential biomarkers of boar effect receptivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auguste Hassler</w:t>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab019⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.100095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423995v1</w:t>
+                <w:t xml:space="preserve">hal-03128602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dental microwear textures differ in pigs with overall similar diets but fed with different seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle E.C. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 572, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic silencing in pigs: A case study in a translocated azoospermic boar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactation and gestation controls on calcium isotopic compositions in a mammalian model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mary</w:t>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Calgaro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Samuel Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes12081137⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480957v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steroidome and metabolome analysis in gilt saliva to identify potential biomarkers of boar effect receptivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meiotic silencing in pigs: A case study in a translocated azoospermic boar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghylène Goudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Doryan Grivault</w:t>
+                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (2), pp.100095. </w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (8), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2020.100095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/genes12081137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128602v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept des &amp;quot;aires fonctionnelles&amp;quot; en élevage biologique porcin</w:t>
               </w:r>
@@ -2575,51 +2575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salivary and urinary metabolome analysis for pre-puberty-related biomarkers identification in porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,103 +2882,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraindividual Variation of Meiotic Recombination Parameters in Pig Spermatocytes: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytogenetic and Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154 (4), pp.229-233. </w:t>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Clopeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3266,77 +3266,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Meiotic pairing and gene expression disturbance in germ cells from an infertile boar with a balanced reciprocal autosome-autosome translocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Congras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Trouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3400,77 +3400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic pairing and gene expression disturbance in germ cells from an infertile boar with a balanced reciprocal autosome-autosome translocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Congras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidwine Trouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,51 +3547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non integrative strategy decreases chromosome instability and improves endogenous pluripotency genes reactivation in porcine induced pluripotent-like stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Congras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,103 +3668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic recombination analyses in pigs carrying different balanced structural chromosomal rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia A. Priet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (4), Non paginé. </w:t>
@@ -3802,77 +3802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytogenetic analysis of somatic and germinal cells from 38,XX/38,XY phenotypically normal boars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Adelaide Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,64 +4311,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic recombinaison analyses of individual chromosomes in male domestic pigs (sus scrofa domestica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,191 +4439,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insémination : les verrats plaident non coupables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">La semence de verrat à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tech Porc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12, pp.24-26</w:t>
+              <w:t xml:space="preserve">, 2013, 12, pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643174v1</w:t>
+                <w:t xml:space="preserve">hal-02645822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La semence de verrat à la loupe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Insémination : les verrats plaident non coupables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tech Porc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12, pp.27-28</w:t>
+              <w:t xml:space="preserve">, 2013, 12, pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645822v1</w:t>
+                <w:t xml:space="preserve">hal-02643174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of male and female meiosis in inv(4)(p1.4;q2.3) pig carriers</w:t>
               </w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromosome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (8), pp.925-938</w:t>
@@ -4728,415 +4728,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes de maîtrise de la reproduction disponibles chez les mammifères d'élevage et leur intérêt en agriculture biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
+                <w:t xml:space="preserve">Influence of sex on the meiotic segregation of a t(13;17) Robertsonian translocation: a case study in the pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fatet</w:t>
+                <w:t xml:space="preserve">S. Billoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (8), pp.2034-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dep118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667431v1</w:t>
+                <w:t xml:space="preserve">hal-02664363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités d'adaptation du verrat en CIA : réponses aux interventions humaines et relation avec la réponse au débourrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (87), pp.179 - 180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sex on the meiotic segregation of a t(13;17) Robertsonian translocation: a case study in the pig</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bonnet</w:t>
+                <w:t xml:space="preserve">Les méthodes de maîtrise de la reproduction disponibles chez les mammifères d'élevage et leur intérêt en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Billoux</w:t>
+                <w:t xml:space="preserve">Hervé Tournadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Fatet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (3), pp.255-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02664363v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5167,51 +5167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des porcs mâles non castrés en agriculture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Niort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5249,90 +5249,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du type génétique sur le bien-être et la qualité de la viande de porcs mâles non castrés en élevage biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; IFIP-Institut du Porc, Feb 2024, Saint-Malo, France. pp.7-12 | 261-262, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5366,51 +5366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un sevrage tardif sur les réponses comportementales et physiologiques des porcelets au sevrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rutkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5616,103 +5616,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les conséquences d’une stratégie alimentaire sur les qualités des produits porcins issus de l’agriculture biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.1-6 | 261, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5740,752 +5740,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene networks controlling functional cell interactions in the pig embryo revealed by omics studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large White genetics in organic system: breeding for piglet survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424850v1</w:t>
+                <w:t xml:space="preserve">hal-04286544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal welfare and pork quality of intact male pigs in organic farming according to genotype</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210243v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large White genetics in organic system: breeding for piglet survival</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gene networks controlling functional cell interactions in the pig embryo revealed by omics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kurylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan B Stöckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t>
+              <w:t xml:space="preserve">EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286544v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Animal welfare and pork quality of intact male pigs in organic farming according to genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique Large White en élevage biologique : influence du blocage temporaire des truies autour de la mise bas sur la survie des porcelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-weaning social behaviour and peripheral serotonin levels are associated with behavioural and physiological responses to weaning in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">55. Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia. pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552015v1</w:t>
+                <w:t xml:space="preserve">hal-03770810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre comportements socio-positifs et concentration en sérotonine sanguine en maternité et réponses comportementales et physiologiques au sevrage chez le porc</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La génétique Large White en élevage biologique : influence du blocage temporaire des truies autour de la mise bas sur la survie des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Mustiere</w:t>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Thomas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.65</w:t>
+              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690833v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
               </w:r>
@@ -6590,1925 +6590,1925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura van Vooren</w:t>
+                <w:t xml:space="preserve">Associations entre comportements socio-positifs et concentration en sérotonine sanguine en maternité et réponses comportementales et physiologiques au sevrage chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
+              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128847v1</w:t>
+                <w:t xml:space="preserve">hal-03690833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-weaning social behaviour and peripheral serotonin levels are associated with behavioural and physiological responses to weaning in pigs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia. pp.67</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770810v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI VETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562449v1</w:t>
+                <w:t xml:space="preserve">hal-03346803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Neaux</w:t>
+                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Souron</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t>
+              <w:t xml:space="preserve">AI VETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346765v1</w:t>
+                <w:t xml:space="preserve">hal-04562449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes alternatives pour la supplémentation en fer des porcelets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Clouard</w:t>
+                <w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352967v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d’adaptation des truies et amélioration de la survie des porcelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Méthodes alternatives pour la supplémentation en fer des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2021 - Conférence "Les rendez-vous INRAE" - Santé et bien-être des animaux en élevage biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376565v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacité d’adaptation des truies et amélioration de la survie des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">SPACE 2021 - Conférence "Les rendez-vous INRAE" - Santé et bien-être des animaux en élevage biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+                <w:t xml:space="preserve">hal-03376565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing natural alternatives to iron injection for organic piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.361</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352909v1</w:t>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Louail</w:t>
+                <w:t xml:space="preserve">Testing natural alternatives to iron injection for organic piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274910v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Ec Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346803v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male pig pubertal development and risk of boar taint</w:t>
+                <w:t xml:space="preserve">Caractérisation génomique des races locales porcines et de leurs semences stockées en Cryobanque Nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dugué</w:t>
+                <w:t xml:space="preserve">Marie J. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Boulot</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herveline Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141935v1</w:t>
+                <w:t xml:space="preserve">hal-02737384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement pubertaire des mâles entiers et risque d’odeur de verrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie J. Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Louail</w:t>
+                <w:t xml:space="preserve">Male pig pubertal development and risk of boar taint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346777v1</w:t>
+                <w:t xml:space="preserve">hal-03141935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation génomique des races locales porcines et de leurs semences stockées en Cryobanque Nationale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katia Feve</w:t>
+                <w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle E.C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737384v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prélèvement de sang à la veine saphène chez le verrat lors des collectes de semence</w:t>
+                <w:t xml:space="preserve">Reproduction porcine biologique. Station porganic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du RMT "Bien-être animal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Tech&amp;Bio 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'Agriculture de la Drôme (CA 26). FRA., Sep 2019, Bourg-lès-Valence, France. 42 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736591v1</w:t>
+                <w:t xml:space="preserve">hal-02791600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction porcine biologique. Station porganic</w:t>
+                <w:t xml:space="preserve">Prélèvement de sang à la veine saphène chez le verrat lors des collectes de semence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech&amp;Bio 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'Agriculture de la Drôme (CA 26). FRA., Sep 2019, Bourg-lès-Valence, France. 42 diapos</w:t>
+              <w:t xml:space="preserve">Colloque du RMT "Bien-être animal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791600v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de fourrage grossier permet de rationner les porcs biologiques sans dégrader leur bien-être</w:t>
               </w:r>
@@ -8589,90 +8589,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromosome rearrangements and meiosis in pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Cytogenomics Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Salzburg, Austria. pp.8-9, </w:t>
@@ -8736,51 +8736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8831,51 +8831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection divergente sur l’activité corticotrope chez le porc : étude des réponses aux stress d’élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8969,90 +8969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic and gene expression analyses in a case of t(1;15) azoospermic boar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (23 ICACG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t>
@@ -9075,234 +9075,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation naturelle des oestrus en élevage porcin</w:t>
+                <w:t xml:space="preserve">Analyse transcriptomique cellule-unique pour définir les populations cellulaires pluripotentes et extra-embryonnaires et leurs interactions dans le blastocyste porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Tech &amp; Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Roche-sur-yon, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787997v1</w:t>
+                <w:t xml:space="preserve">hal-02786299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse transcriptomique cellule-unique pour définir les populations cellulaires pluripotentes et extra-embryonnaires et leurs interactions dans le blastocyste porcin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synchronisation naturelle des oestrus en élevage porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Djebali</w:t>
+                <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Tech &amp; Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Roche-sur-yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786299v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boar semen preservation at 4 degrees C without the use of antibiotics in gilts</w:t>
               </w:r>
@@ -9603,51 +9603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of balanced chromosome translocations on boar fertility and cell reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Congras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9840,77 +9840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du comportement méiotique d'une translocation équilibrée réciproque autosome-autosome : une étude de cas chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Congras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9965,103 +9965,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic recombination analyses in pigs carrying different balanced structural chromosomal rearrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Priet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t>
@@ -10209,152 +10209,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles matières premières biologiques pour équilibrer les rations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of male infertility: a case study in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raymond Letron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une alimentation 100 % AB en élevage porcin biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ischia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-014-9435-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741686v1</w:t>
+                <w:t xml:space="preserve">hal-02742348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic recombination analysis for individual chromosomes in male pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10376,417 +10428,365 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Meslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Ischia, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10577-014-9435-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA methylation analysis in swine reveals conserved and species-specific methylation patterns and highlights an altered methylation at the GNAS locus in infertile boars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles matières premières biologiques pour équilibrer les rations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maupertuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. 72 p</w:t>
+              <w:t xml:space="preserve">Vers une alimentation 100 % AB en élevage porcin biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA., May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739006v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles matières premières biologiques pour équilibrer les rations ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sperm DNA methylation analysis in swine reveals conserved and species-specific methylation patterns and highlights an altered methylation at the GNAS locus in infertile boars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Congras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution des programmes ICOPP, ProtéAB, MonAlim Bio et Porc Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153363v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of male infertility: a case study in pigs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles matières premières biologiques pour équilibrer les rations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maupertuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene mapping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Restitution des programmes ICOPP, ProtéAB, MonAlim Bio et Porc Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742348v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful training of AI boars is associated with specific behavioural patterns</w:t>
               </w:r>
@@ -10891,51 +10891,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
+                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
@@ -10970,1174 +10970,1174 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744497v1</w:t>
+                <w:t xml:space="preserve">hal-02744391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 5 year retrospective analysis of the rate of mount refusals among AI-boars</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745495v1</w:t>
+                <w:t xml:space="preserve">hal-02744497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de types génétiques femelles mieux adaptés à l'élevage biologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Lefebvre</w:t>
+                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Tech&amp;Bio du Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre Régionale d'Agriculture des Pays de la Loire (CRA Pays de la Loire). Saisissez le nom du laboratoire, du service ou du département., Angers, FRA., Jun 2012, Château-Gontier, France. 1 p</w:t>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210311v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la méthylation de l’ADN spermatique chez des verrats à qualité de semence dégradée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 5 year retrospective analysis of the rate of mount refusals among AI-boars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jany Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. Annual conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Aug 2012, Dublin, Ireland. 115 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745264v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Recherche de types génétiques femelles mieux adaptés à l'élevage biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
+              <w:t xml:space="preserve">Rendez-vous Tech&amp;Bio du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre Régionale d'Agriculture des Pays de la Loire (CRA Pays de la Loire). Saisissez le nom du laboratoire, du service ou du département., Angers, FRA., Jun 2012, Château-Gontier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746042v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of meiotic recombination by immunostaining and FISH in pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la méthylation de l’ADN spermatique chez des verrats à qualité de semence dégradée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Cordoba, Spain</w:t>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750159v1</w:t>
+                <w:t xml:space="preserve">hal-02745264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic analysis of a teratospermic boar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Analysis of meiotic recombination by immunostaining and FISH in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Dudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747884v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-year trends in AI-boar longevity and reasons for early culling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+                <w:t xml:space="preserve">Meiotic analysis of a teratospermic boar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Letron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Cordoba, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745943v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twenty-year trends in AI-boar longevity and reasons for early culling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+              <w:t xml:space="preserve">16. Annual conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Societu for Domestic Animal Reproduction (ESDAR)., Aug 2012, Dublin, Ireland. 115 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747004v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animals. Dublin, IRL., Aug 2012, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744391v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
               </w:r>
@@ -12261,64 +12261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La croissance du verrasson et son impact sur la durée de carrière des verrats de centres d'insémination artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12382,77 +12382,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bonn, Germany. pp.85-86</w:t>
@@ -12475,1804 +12475,1804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'anti-oxydants dans la ration alimentaire du bouc, de l'étalon et du verrat : effet sur la qualité des spermatozoïdes et sur leur aptitude à la conservation in vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Lefevre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+                <w:t xml:space="preserve">Michèle Theau Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824260v1</w:t>
+                <w:t xml:space="preserve">hal-02815357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Estrogènes et qualité de la semence chez le verrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Galeraud-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Spina</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753189v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Evaluation comportementale des capacités d'adaptation du verrat en CIA : relation avec la réponse au débourrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Lusignan, France. pp.49 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02819592v1</w:t>
+                <w:t xml:space="preserve">hal-01936878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comportementale du jeune verrat de CIA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+                <w:t xml:space="preserve">Apport d'anti-oxydants dans la ration alimentaire du bouc, de l'étalon et du verrat : effet sur la qualité des spermatozoïdes et sur leur aptitude à la conservation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817345v1</w:t>
+                <w:t xml:space="preserve">hal-02824260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertility and prolificacy following ovulation induction (by PG600 or hCG) and a single fixed time AI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche comportementale du jeune verrat de CIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fazilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Pig Veterinary Society (IPVS) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758111v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du refus de saut du verrat de CIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756155v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michèle Theau Clément</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02815357v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogènes et qualité de la semence chez le verrat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fertility and prolificacy following ovulation induction (by PG600 or hCG) and a single fixed time AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M.J.M. Swarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Travert</w:t>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Galeraud-Denis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Pere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">21. International Pig Veterinary Society (IPVS) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823505v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation comportementale des capacités d'adaptation du verrat en CIA : relation avec la réponse au débourrage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du refus de saut du verrat de CIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2010, Lusignan, France. pp.49 - 50</w:t>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936878v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des verrats en quarantaine de centre d’insémination artificielle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Facteurs associés à la réussite de la première tentatives de collecte de semence du verrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937222v1</w:t>
+                <w:t xml:space="preserve">hal-02757845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la durée de carrière et de la production spermatique des verrats de CIA, étude comparative 1991-1997 et 2001-2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des verrats en quarantaine de centre d’insémination artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752746v1</w:t>
+                <w:t xml:space="preserve">hal-01937222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des verrats à l'entrée en quarantaine : réponses comportementales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la durée de carrière et de la production spermatique des verrats de CIA, étude comparative 1991-1997 et 2001-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756620v1</w:t>
+                <w:t xml:space="preserve">hal-02752746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'embryons chez le miniporc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des verrats à l'entrée en quarantaine : réponses comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753210v1</w:t>
+                <w:t xml:space="preserve">hal-02756620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à la réussite de la première tentatives de collecte de semence du verrat</w:t>
+                <w:t xml:space="preserve">Production d'embryons chez le miniporc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757845v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première expérience d'utilisation de semence de la Cryobanque Nationale comme outil de gestion de la variabilité génétique en race locale porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Mercat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herveline Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14310,90 +14310,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse familiale de la ségrégation méiotique d'une translocation Robertsonienne t(13 ; 17) chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Billoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
@@ -14435,64 +14435,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familial meiotic segregation analysis of a t(13;17) Robertsonian translocation in pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14560,64 +14560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la semence porcine décongelée et fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14674,51 +14674,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could chasteberry fruits, walnut tree leaves or lovage rhizome be used as an alternative to synthetic progestogens for oestrus synchronization in gilts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14937,51 +14937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des porcs mâles non castrés en agriculture biologique (AB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Niort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15220,843 +15220,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une seule insémination permet-elle de diminuer la prolificité et la mortalité des porcelets en élevage biologique ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Guiraud</w:t>
+                <w:t xml:space="preserve">Etude des principaux freins et leviers à la conversion et à l'installation en agriculture biologique des élevages porcins français du point de vue des éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile M.D. Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Chastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Terzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Usai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animal science proceedings, 15 (4), pp.357-358 | 304, 2024, 56èmes Journées de la recherche porcine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555827v1</w:t>
+                <w:t xml:space="preserve">hal-04606830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Socialisation du porcelet en élevage biologique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les fruits du gattilier et les feuilles de noyer contiennent des phytoprogestagènes permettant d'envisager l'utilisation de ces plantes comme alternatives aux hormones de synthèse pour la synchronisation des cycles des cochettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Greil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. journées de la Recherche Porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Saint-Malo, France. , Animal - science proceedings, 15 (4), pp.298-298, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555856v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding for a better survival of piglets in organic farming: consequences on maternal cortisol and neonate metabolic status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Socialisation du porcelet en élevage biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kolytcheff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Merlot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tony Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">56. journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693442v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fruits du gattilier et les feuilles de noyer contiennent des phytoprogestagènes permettant d'envisager l'utilisation de ces plantes comme alternatives aux hormones de synthèse pour la synchronisation des cycles des cochettes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Greil</w:t>
+                <w:t xml:space="preserve">Une seule insémination permet-elle de diminuer la prolificité et la mortalité des porcelets en élevage biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">56. journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455168v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des principaux freins et leviers à la conversion et à l'installation en agriculture biologique des élevages porcins français du point de vue des éleveurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agathe Vaille</w:t>
+                <w:t xml:space="preserve">Breeding for a better survival of piglets in organic farming: consequences on maternal cortisol and neonate metabolic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ifip</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04606830v1</w:t>
+                <w:t xml:space="preserve">hal-04693442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on diminuer les comportements sexuels des porcs mâles non-castrés par l’ajout de poudre de fruits du gattilier (Vitex agnus castus) dans l’aliment ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+                <w:t xml:space="preserve">Feeding strategy in organic farming as a lever to improve various quality dimensions of pork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.561, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980016v1</w:t>
+                <w:t xml:space="preserve">hal-04284221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasteberry (Vitex agnus castus) as an alternative to synthetic progestogens? Composition of the fruits and effects on male and female pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16064,615 +16051,619 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vanbauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Symposium on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene regulatory networks inference in the pigs embryos from scRNAseq and scMulti-omics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Manceau</w:t>
+                <w:t xml:space="preserve">Peut-on diminuer les comportements sexuels des porcs mâles non-castrés par l’ajout de poudre de fruits du gattilier (Vitex agnus castus) dans l’aliment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vanbauce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMB 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.85-86 | 666, 2023, 55èmes Journées de la recherche porcine. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167509v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding strategy in organic farming as a lever to improve various quality dimensions of pork</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucile Montagne</w:t>
+                <w:t xml:space="preserve">Gene regulatory networks inference in the pigs embryos from scRNAseq and scMulti-omics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.561, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
+              <w:t xml:space="preserve">ISMB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284221v1</w:t>
+                <w:t xml:space="preserve">hal-04167509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phytos-progestogènes pour la synchronisation du cycle des truies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Beramice</w:t>
+                <w:t xml:space="preserve">Comportements sociaux et sérotonine sanguine : des prédicteurs potentiels de l'adaptation au sevrage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.63, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778690v1</w:t>
+                <w:t xml:space="preserve">hal-03690889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l’installation porcine biologique INRAE, #porganic : choix techniques et premiers résultats</w:t>
+                <w:t xml:space="preserve">Les phytos-progestogènes pour la synchronisation du cycle des truies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beramice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journée de la recherche porcine, 54, pp.307-308, 2022, 54es Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611841v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la Progestérone plasmatique chez les chèvres et les truies après consommation de feuilles de noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16681,387 +16672,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the molecular network controlling the biology of the pig blastocyst and its cellular interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation de l’installation porcine biologique INRAE, #porganic : choix techniques et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ifip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée de la recherche porcine, 54, pp.307-308, 2022, 54es Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176366v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements sociaux et sérotonine sanguine : des prédicteurs potentiels de l'adaptation au sevrage ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colette Mustiere</w:t>
+                <w:t xml:space="preserve">Deciphering the molecular network controlling the biology of the pig blastocyst and its cellular interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.63, Résumés des crédits incitatifs - JAS 2022</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690889v1</w:t>
+                <w:t xml:space="preserve">hal-04176366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytoprogestagènes contenus dans le trèfle violet et l'igname peuvent-ils influencer la longueur des cycles et les taux de progestérone sanguine et salivaire chez la cochette ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17069,51 +17069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beramice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP, Journées de la Recherche Porcine en France, 52, pp.405-406, 52èmes Journées de la Recherche Porcine</w:t>
@@ -17142,77 +17142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidome and metabolome analysis in saliva from immature to pubertal gilts to identify potential biomarkers of receptivity to boar effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17418,51 +17418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17511,889 +17511,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de fourrage grossier permet de rationner les porcs biologiques sans dégrader leur bien-être</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT Bien-être animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151453v1</w:t>
+                <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la capacité d'adaptation des porcelets au sevrage en agriculture biologique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport de fourrage grossier permet de rationner les porcs biologiques sans dégrader leur bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de la recherche porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque RMT Bien-être animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02558795v1</w:t>
+                <w:t xml:space="preserve">hal-05151453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la distribution de luzerne enrubannée sur les performances des porcs en croissance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité de la capacité d'adaptation des porcelets au sevrage en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alibert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Virginie Lefoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, pp.115-116, 2019, 51. Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">51èmes Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, pp.53-54, 2019, 51. Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558800v1</w:t>
+                <w:t xml:space="preserve">hal-02558795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Impact de la distribution de luzerne enrubannée sur les performances des porcs en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">Laurent Alibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Guettier</w:t>
+                <w:t xml:space="preserve">Didier Gaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFIP - Institut du Porc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">51èmes journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, pp.115-116, 2019, 51. Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502878v1</w:t>
+                <w:t xml:space="preserve">hal-02558800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
+                <w:t xml:space="preserve">Recherche de biomarqueurs salivaires de la période de réceptivité à l'effet mâle chez la cochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylene Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774731v1</w:t>
+                <w:t xml:space="preserve">hal-02735208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de biomarqueurs salivaires de la période de réceptivité à l'effet mâle chez la cochette</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Savoie</w:t>
+                <w:t xml:space="preserve">Divergent selection on adrenocortical activity in Large White pigs: study of responses to breeding challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
+              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massey University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735208v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection on adrenocortical activity in Large White pigs: study of responses to breeding challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Gress</w:t>
+                <w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735585v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs salivaires de la période de réceptivité à l’effet mâle chez la cochette</w:t>
               </w:r>
@@ -18517,51 +18517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testicular development, sex hormones and boar taint in pig lines divergent for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18632,1450 +18632,1450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of steroid concentrations in the saliva of pre-pubertal gilts for the identification of biomarkers of the pubertal stage of maturity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Evaluation of salivary metabolome and steroidome for the identification of biomarkers of the pubertal stage of maturity in gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Liere</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savoie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. Reproduction in Domestic Animals, 52 (Suppl. 3), 2017, Reproduction in Domestic Animals</w:t>
+              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595679v1</w:t>
+                <w:t xml:space="preserve">hal-01606306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Evaluation of steroid concentrations in the saliva of pre-pubertal gilts for the identification of biomarkers of the pubertal stage of maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
+              <w:t xml:space="preserve">21. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. Reproduction in Domestic Animals, 52 (Suppl. 3), 2017, Reproduction in Domestic Animals</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595645v1</w:t>
+                <w:t xml:space="preserve">hal-01595679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des concentrations de stéroïdes dans la salive de cochettes immatures, pré-pubères et pubères</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Venturi</w:t>
+                <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Balmisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608058v1</w:t>
+                <w:t xml:space="preserve">hal-01595645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of salivary metabolome and steroidome for the identification of biomarkers of the pubertal stage of maturity in gilts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Mesure des concentrations de stéroïdes dans la salive de cochettes immatures, pré-pubères et pubères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Douet</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
+              <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606306v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm resistance to hypotonic stress: comparative analysis among three species of mammals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Développement d’un système innovant pour le logement des truies parturientes et allaitantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738813v1</w:t>
+                <w:t xml:space="preserve">hal-02740938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for salivary biomarkers for optimal application of male effect in prepubertal gilts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial insemination without antibiotics in swine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Gonzales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
+              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, TOURS, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739173v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives à l’utilisation des hormones dans le cadre d’un élevage porcin durable : recherche de biomarqueurs salivaires et urinaires de la phase de sensibilité à l’effet mâle chez les cochettes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Search for salivary biomarkers for optimal application of male effect in prepubertal gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Savoie</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741222v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic pairing and gene expression disturbance in germ cells from an infertile boar with a balanced reciprocal autosome-autosome translocation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm resistance to hypotonic stress: comparative analysis among three species of mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t>
+              <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886399v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs urinaires du moment optimal d’exposition à l’effet mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Haifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial insemination without antibiotics in swine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alternatives à l’utilisation des hormones dans le cadre d’un élevage porcin durable : recherche de biomarqueurs salivaires et urinaires de la phase de sensibilité à l’effet mâle chez les cochettes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Savoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, TOURS, France. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800378v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un système innovant pour le logement des truies parturientes et allaitantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Meiotic pairing and gene expression disturbance in germ cells from an infertile boar with a balanced reciprocal autosome-autosome translocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Congras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Trouilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA - INP - ENVT</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740938v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs salivaires du stade de maturité sexuelle de cochettes pré‐pubères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebahat Kütük Süer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20249,346 +20249,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels paramètres liés à l'insémination peuvent expliquer les variations des performances de reproduction en élevage ?</w:t>
+                <w:t xml:space="preserve">Mise au point d'outils simples pour qualifier le comportement des truies de types génétiques alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jany Boutin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France. , 2013, 45èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique : Diffuser et mettre en débat les acquis récents des recherches en agriculture biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tours, France. pp.129-130, 2013, Recueil des résumés des présentations du colloque DinABio 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745946v1</w:t>
+                <w:t xml:space="preserve">hal-05151420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'outils simples pour qualifier le comportement des truies de types génétiques alternatifs</w:t>
+                <w:t xml:space="preserve">Quels paramètres liés à l'insémination peuvent expliquer les variations des performances de reproduction en élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jany Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique : Diffuser et mettre en débat les acquis récents des recherches en agriculture biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tours, France. pp.129-130, 2013, Recueil des résumés des présentations du colloque DinABio 2013</w:t>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. , 2013, 45èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151420v1</w:t>
+                <w:t xml:space="preserve">hal-02745946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'outils simples pour qualifier le comportement des truies de types génétiques alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20630,51 +20630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation analysis in sperm from infertile/subfertile boars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20800,90 +20800,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 3 : Travailler avec les porcs et les mini-porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t>
@@ -21274,64 +21274,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kurilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan B Stöckl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21424,51 +21424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21877,51 +21877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458324v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114519" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guiraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Gavaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38461-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Terrasson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9238" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677211v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poissonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101316" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110780" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582528v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7445" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423995v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480957v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12081137" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128602v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100095" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cambourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.07.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savoie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488789" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Clopeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9534-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9533-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delcros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Priet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154635" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adelaide Cucchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Naranjo Lucena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ8FTQX3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maupertuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meslier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099123" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645822v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Massip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923920v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Courboulay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep118" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.166" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491558v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.165" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210243v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690833v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770810v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352967v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352909v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141935v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475162v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugue" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Mercat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737384v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736591v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791600v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738070v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620011v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13039-019-0439-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787997v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet-Guitton" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153533v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743427v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Priet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741686v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739753v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9435-7" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739006v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210444v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fazilleau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745495v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Boutin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210311v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bahon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745264v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747884v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Letron" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745943v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Renaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747638v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000541v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Boulot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824260v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lefevre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817345v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758111v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.J.M. Swarts" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pere" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756155v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bertaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823505v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Travert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galeraud-Denis" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936878v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937222v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752746v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756620v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753210v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757845v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758178v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756134v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816248v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757462v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513299v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05044997v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503270v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Allen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555827v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555856v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolytcheff" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Khelifi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693442v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455168v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Li&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.256" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980016v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanbauce" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guerin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.025" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128343v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167509v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284221v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778690v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611841v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022.php" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778669v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176366v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690889v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902966v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903400v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735740v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liere" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787200v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151453v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558795v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2019/bienetre/b13.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558800v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735208v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735585v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735397v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870579v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595679v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608058v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386933.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606306v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738813v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739173v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741222v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886399v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/icacgm2016" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743464v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Haifi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800378v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chevrier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonzales" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740938v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210937v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebahat K&#252;t&#252;k S&#252;er" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210869v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745946v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151420v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210475v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744773v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785491v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792979v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194736v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503443v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151532v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458324v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114519" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guiraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Gavaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38461-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Terrasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9238" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582528v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677211v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poissonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101316" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110780" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100095" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12081137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cambourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.07.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savoie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488789" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Clopeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9534-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9533-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delcros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Priet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154635" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adelaide Cucchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Naranjo Lucena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ8FTQX3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maupertuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meslier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099123" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645822v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Massip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep118" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Courboulay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.166" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491558v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.165" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770810v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Mercat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475162v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791600v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738070v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620011v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13039-019-0439-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786299v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet-Guitton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153533v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743427v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Priet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9435-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739753v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741686v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739006v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153363v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210444v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fazilleau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745495v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Boutin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bahon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745264v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750159v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747884v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Letron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Renaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747638v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000541v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Boulot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823505v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Travert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galeraud-Denis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936878v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lefevre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758111v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.J.M. Swarts" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756155v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bertaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757845v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937222v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752746v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756620v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753210v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758178v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756134v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816248v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757462v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513299v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05044997v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503270v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Allen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455168v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Li&#232;re" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.256" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555856v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolytcheff" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Khelifi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555827v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693442v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284221v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128343v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanbauce" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980016v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guerin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167509v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690889v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778690v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778669v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611841v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022.php" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176366v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902966v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903400v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735740v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liere" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787200v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151453v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558795v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2019/bienetre/b13.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558800v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735208v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735585v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735397v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870579v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606306v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595679v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608058v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386933.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740938v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800378v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chevrier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonzales" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739173v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738813v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743464v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Haifi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741222v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886399v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/icacgm2016" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210937v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebahat K&#252;t&#252;k S&#252;er" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210869v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151420v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745946v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210475v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744773v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785491v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792979v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194736v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503443v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151532v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>