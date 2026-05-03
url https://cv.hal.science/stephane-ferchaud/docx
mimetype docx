--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stéphane Ferchaud </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stéphane Ferchaud </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -351,51 +357,51 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Haurogné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.11191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-026-38461-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1955,291 +1961,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dental microwear textures differ in pigs with overall similar diets but fed with different seeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Louail</w:t>
+                <w:t xml:space="preserve">Lactation and gestation controls on calcium isotopic compositions in a mammalian model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110415⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211923v1</w:t>
+                <w:t xml:space="preserve">hal-03423995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactation and gestation controls on calcium isotopic compositions in a mammalian model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auguste Hassler</w:t>
+                <w:t xml:space="preserve">Dental microwear textures differ in pigs with overall similar diets but fed with different seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy E Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Doryan Grivault</w:t>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Le Goff</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axelle E.C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (6), </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 572, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfab019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423995v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic silencing in pigs: A case study in a translocated azoospermic boar</w:t>
               </w:r>
@@ -5114,9353 +5120,9353 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (80)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques des porcs mâles non castrés en agriculture biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection divergente sur l’activité de l’axe corticotrope chez le porc Large White : étude des performances de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Iannuccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France. pp.453-454</w:t>
+              <w:t xml:space="preserve">58èmes Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP-Institut du Porc, Feb 2026, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088073v1</w:t>
+                <w:t xml:space="preserve">hal-05592492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du type génétique sur le bien-être et la qualité de la viande de porcs mâles non castrés en élevage biologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques des porcs mâles non castrés en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Niort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Saint Malo, France. pp.453-454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04491544v1</w:t>
+                <w:t xml:space="preserve">hal-05088073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un sevrage tardif sur les réponses comportementales et physiologiques des porcelets au sevrage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Rutkowski</w:t>
+                <w:t xml:space="preserve">Effets du type génétique sur le bien-être et la qualité de la viande de porcs mâles non castrés en élevage biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; IFIP-Institut du Porc, Feb 2024, Saint-Malo, France. pp.7-12 | 261-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780722v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+                <w:t xml:space="preserve">Effet d’un sevrage tardif sur les réponses comportementales et physiologiques des porcelets au sevrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Emma Rutkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">Séminaire du métaprogramme SANBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métaprogramme SANBA, INRAE, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les conséquences d’une stratégie alimentaire sur les qualités des produits porcins issus de l’agriculture biologique ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491558v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large White genetics in organic system: breeding for piglet survival</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Canario</w:t>
+                <w:t xml:space="preserve">Quelles sont les conséquences d’une stratégie alimentaire sur les qualités des produits porcins issus de l’agriculture biologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Van Baelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.1-6 | 261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286544v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04491558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large White genetics in organic system: breeding for piglet survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rocchi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene networks controlling functional cell interactions in the pig embryo revealed by omics studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Manceau</w:t>
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04424850v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal welfare and pork quality of intact male pigs in organic farming according to genotype</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gene networks controlling functional cell interactions in the pig embryo revealed by omics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kurylo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan B Stöckl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t>
+              <w:t xml:space="preserve">EAAP Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210243v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-weaning social behaviour and peripheral serotonin levels are associated with behavioural and physiological responses to weaning in pigs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francoise Thomas</w:t>
+                <w:t xml:space="preserve">Animal welfare and pork quality of intact male pigs in organic farming according to genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congress of the International Society for Applied Ethology (ISAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia. pp.67</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770810v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génétique Large White en élevage biologique : influence du blocage temporaire des truies autour de la mise bas sur la survie des porcelets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-weaning social behaviour and peripheral serotonin levels are associated with behavioural and physiological responses to weaning in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.25-30</w:t>
+              <w:t xml:space="preserve">55. Congress of the International Society for Applied Ethology (ISAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Ohrid, Macedonia. pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552015v1</w:t>
+                <w:t xml:space="preserve">hal-03770810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La génétique Large White en élevage biologique : influence du blocage temporaire des truies autour de la mise bas sur la survie des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davi Savietto</w:t>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schouler</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t>
+              <w:t xml:space="preserve">54. Journées de la recherche porcine (JRP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758295v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations entre comportements socio-positifs et concentration en sérotonine sanguine en maternité et réponses comportementales et physiologiques au sevrage chez le porc</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Réduction des Intrants médicamenteux en élevage (RIMEL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davi Savietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.65</w:t>
+              <w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690833v1</w:t>
+                <w:t xml:space="preserve">hal-03758295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura van Vooren</w:t>
+                <w:t xml:space="preserve">Associations entre comportements socio-positifs et concentration en sérotonine sanguine en maternité et réponses comportementales et physiologiques au sevrage chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Mustiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
+              <w:t xml:space="preserve">51. Colloque de la Société Française pour l'Etude du Comportement Animal (SFECA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Clermont-Ferrand, France. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128847v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346803v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
+                <w:t xml:space="preserve">Investigating the relationship between diet and mandibular morphology: new insights from a controlled-feeding experiment on domestic pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI VETS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562449v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Neaux</w:t>
+                <w:t xml:space="preserve">Improving piglet survival under organic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Souron</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t>
+              <w:t xml:space="preserve">AI VETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346765v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes alternatives pour la supplémentation en fer des porcelets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Clouard</w:t>
+                <w:t xml:space="preserve">Investigating fallback dietary habits among hominins: perspectives from controlled-feeding experiments on domestic pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Neaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
+              <w:t xml:space="preserve">2nd Crossing the Palaeontological-Ecological Gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual meeting, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352967v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité d’adaptation des truies et amélioration de la survie des porcelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+                <w:t xml:space="preserve">Méthodes alternatives pour la supplémentation en fer des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Larzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPACE 2021 - Conférence "Les rendez-vous INRAE" - Santé et bien-être des animaux en élevage biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Salon international des productions animales (Space)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Saint-Jacques-de-la-Lande, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376565v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacité d’adaptation des truies et amélioration de la survie des porcelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne L. Canario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Rocchi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">SPACE 2021 - Conférence "Les rendez-vous INRAE" - Santé et bien-être des animaux en élevage biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing natural alternatives to iron injection for organic piglets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.361</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352909v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margot Louail</w:t>
+                <w:t xml:space="preserve">Testing natural alternatives to iron injection for organic piglets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274910v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation génomique des races locales porcines et de leurs semences stockées en Cryobanque Nationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie J. Mercat</w:t>
+                <w:t xml:space="preserve">Short-term impact of diet on dental mesowear: New insights from dental topography and a controlled feeding experiment on domestic pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Labrune</w:t>
+                <w:t xml:space="preserve">Axelle Ec Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Feve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Herveline Lenoir</w:t>
+                <w:t xml:space="preserve">F. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Crossing the Paleontological Ecological Gap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museum für Naturkunde, Berlin, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737384v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement pubertaire des mâles entiers et risque d’odeur de verrat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation génomique des races locales porcines et de leurs semences stockées en Cryobanque Nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dugue</w:t>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herveline Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52. Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475162v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male pig pubertal development and risk of boar taint</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dugué</w:t>
+                <w:t xml:space="preserve">Développement pubertaire des mâles entiers et risque d’odeur de verrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Boulot</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie J. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">52. Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141935v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02475162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Louail</w:t>
+                <w:t xml:space="preserve">Male pig pubertal development and risk of boar taint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t>
+              <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346777v1</w:t>
+                <w:t xml:space="preserve">hal-03141935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction porcine biologique. Station porganic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminating dental microwear textures of different seed-eaters: perspectives from a controlled feeding study with pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Souron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle E.C. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Merceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech&amp;Bio 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'Agriculture de la Drôme (CA 26). FRA., Sep 2019, Bourg-lès-Valence, France. 42 diapos</w:t>
+              <w:t xml:space="preserve">80th Annual Meeting of the Society of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtual meeting, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791600v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prélèvement de sang à la veine saphène chez le verrat lors des collectes de semence</w:t>
+                <w:t xml:space="preserve">Reproduction porcine biologique. Station porganic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du RMT "Bien-être animal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Tech&amp;Bio 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'Agriculture de la Drôme (CA 26). FRA., Sep 2019, Bourg-lès-Valence, France. 42 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736591v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de fourrage grossier permet de rationner les porcs biologiques sans dégrader leur bien-être</w:t>
+                <w:t xml:space="preserve">Prélèvement de sang à la veine saphène chez le verrat lors des collectes de semence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du RMT "Bien-être animal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738070v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome rearrangements and meiosis in pig</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport de fourrage grossier permet de rationner les porcs biologiques sans dégrader leur bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Cytogenomics Conference 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque du RMT "Bien-être animal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620011v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution d'enrubannage de luzerne à des porcs en croissance pour gagner en autonomie protéique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chromosome rearrangements and meiosis in pig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Cytogenomics Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Salzburg, Austria. pp.8-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13039-019-0439-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734368v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection divergente sur l’activité corticotrope chez le porc : étude des réponses aux stress d’élevage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution d'enrubannage de luzerne à des porcs en croissance pour gagner en autonomie protéique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">2. Rencontres Francophones sur les Légumineuses (RFL2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 344 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806306v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic and gene expression analyses in a case of t(1;15) azoospermic boar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
+                <w:t xml:space="preserve">Sélection divergente sur l’activité corticotrope chez le porc : étude des réponses aux stress d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Larzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Terenina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (23 ICACG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t>
+              <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737986v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse transcriptomique cellule-unique pour définir les populations cellulaires pluripotentes et extra-embryonnaires et leurs interactions dans le blastocyste porcin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doryan Grivault</w:t>
+                <w:t xml:space="preserve">Meiotic and gene expression analyses in a case of t(1;15) azoospermic boar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 1 p</w:t>
+              <w:t xml:space="preserve">23. International Colloquium on Animal Cytogenetics and Genomics (23 ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, St Petersbourg, Russia. 360 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786299v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronisation naturelle des oestrus en élevage porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Tech &amp; Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, La Roche-sur-yon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boar semen preservation at 4 degrees C without the use of antibiotics in gilts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse transcriptomique cellule-unique pour définir les populations cellulaires pluripotentes et extra-embryonnaires et leurs interactions dans le blastocyste porcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. González</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Lesimple</w:t>
+                <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doryan Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Soc Domest Anim Reprod., Aug 2017, Bern, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Dienné, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735194v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reproduction porcine en Agriculture Biologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boar semen preservation at 4 degrees C without the use of antibiotics in gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lesimple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tech &amp; bio (Le salon des techniques Bio et alternatives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Bourg-Lès-Valence, France</w:t>
+              <w:t xml:space="preserve">21st Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Soc Domest Anim Reprod., Aug 2017, Bern, Switzerland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153533v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions génotype x environnement (climat tempéré vs. tropical) sur les caractères de production et de thermorégulation chez le porc en croissance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La reproduction porcine en Agriculture Biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France. 353 p</w:t>
+              <w:t xml:space="preserve">Tech &amp; bio (Le salon des techniques Bio et alternatives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bourg-Lès-Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595357v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of balanced chromosome translocations on boar fertility and cell reprogramming</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
+                <w:t xml:space="preserve">Interactions génotype x environnement (climat tempéré vs. tropical) sur les caractères de production et de thermorégulation chez le porc en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
+                <w:t xml:space="preserve">Mario Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116p</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France. 353 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738753v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génétique de la réponse à l'ACTH chez le porc, relation avec des caractères de robustesse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of balanced chromosome translocations on boar fertility and cell reprogramming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Congras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Canale-Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mormède</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+                <w:t xml:space="preserve">Emeline Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578226v1</w:t>
+                <w:t xml:space="preserve">hal-02738753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du comportement méiotique d'une translocation équilibrée réciproque autosome-autosome : une étude de cas chez le porc</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valentine Marquet</w:t>
+                <w:t xml:space="preserve">Analyse génétique de la réponse à l'ACTH chez le porc, relation avec des caractères de robustesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mormède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mormede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
+              <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801341v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic recombination analyses in pigs carrying different balanced structural chromosomal rearrangements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse du comportement méiotique d'une translocation équilibrée réciproque autosome-autosome : une étude de cas chez le porc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Congras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t>
+              <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Mar 2016, Saint-Pée-sur-Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743427v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistome of pig and rabbit gut microbiota using high-troughput sequencing and qPCR approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meiotic recombination analyses in pigs carrying different balanced structural chromosomal rearrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Achard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Denis</w:t>
+                <w:t xml:space="preserve">Aurélia Priet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Symposium on Antimicrobial Résistance in Animals and the Environment (ARAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tours, France. 109p</w:t>
+              <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Toulouse, France. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536555v1</w:t>
+                <w:t xml:space="preserve">hal-02743427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of male infertility: a case study in pigs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mary</w:t>
+                <w:t xml:space="preserve">Resistome of pig and rabbit gut microbiota using high-troughput sequencing and qPCR approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dupouy-Guiraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuliaxis Ramayo Caldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ducos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Raymond Letron</w:t>
+                <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene mapping</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6. Symposium on Antimicrobial Résistance in Animals and the Environment (ARAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tours, France. 109p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742348v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic recombination analysis for individual chromosomes in male pigs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of male infertility: a case study in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Meslier</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Raymond Letron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Ischia, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10577-014-9435-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739753v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles matières premières biologiques pour équilibrer les rations?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meiotic recombination analysis for individual chromosomes in male pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Meslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une alimentation 100 % AB en élevage porcin biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21. International Colloquium on Animal Cytogenetics and Gene mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Ischia, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10577-014-9435-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741686v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm DNA methylation analysis in swine reveals conserved and species-specific methylation patterns and highlights an altered methylation at the GNAS locus in infertile boars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles matières premières biologiques pour équilibrer les rations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maupertuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. 72 p</w:t>
+              <w:t xml:space="preserve">Vers une alimentation 100 % AB en élevage porcin biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA., May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739006v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles matières premières biologiques pour équilibrer les rations ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sperm DNA methylation analysis in swine reveals conserved and species-specific methylation patterns and highlights an altered methylation at the GNAS locus in infertile boars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Congras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence F. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restitution des programmes ICOPP, ProtéAB, MonAlim Bio et Porc Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference 2014 Epiconcept "Epigenetics and Periconception Environment"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Vilamoura, Portugal. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153363v1</w:t>
+                <w:t xml:space="preserve">hal-02739006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful training of AI boars is associated with specific behavioural patterns</w:t>
+                <w:t xml:space="preserve">Quelles matières premières biologiques pour équilibrer les rations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Maupertuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Annual Conference of the European Society for Domestic Animal Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bologna, Italy. 124 p</w:t>
+              <w:t xml:space="preserve">Restitution des programmes ICOPP, ProtéAB, MonAlim Bio et Porc Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210444v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successful training of AI boars is associated with specific behavioural patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fazilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Labas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
+              <w:t xml:space="preserve">17. Annual Conference of the European Society for Domestic Animal Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bologna, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744391v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Differential and quantitative analysis of seminal plasma using bottom-up, MALDI-TOF profiling and top-down approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
+              <w:t xml:space="preserve">29. Journées Françaises de Spectrométrie de Masse (JFSM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). Orléans, FRA., Sep 2012, Orléans (FRA), France. 256 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744497v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
+                <w:t xml:space="preserve">Analyse différentielle et quantitative du plasma de verrat et caractérisation de biomarqueurs protéiques liés à la fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
+              <w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotechnocentre. FRA., Oct 2012, Seillac, France. pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746042v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 5 year retrospective analysis of the rate of mount refusals among AI-boars</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analyse protéomique du plasma séminal par Bottom-up, Profiling MALDI-TOF et Top-down pour la caractérisation de biomarqueurs de la fertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2012, Rouen, France. pp.99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745495v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de types génétiques femelles mieux adaptés à l'élevage biologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 5 year retrospective analysis of the rate of mount refusals among AI-boars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jany Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Tech&amp;Bio du Grand Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. Annual conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animal Reproduction (ESDAR). INT., Aug 2012, Dublin, Ireland. 115 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01210311v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la méthylation de l’ADN spermatique chez des verrats à qualité de semence dégradée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Acloque</w:t>
+                <w:t xml:space="preserve">Recherche de types génétiques femelles mieux adaptés à l'élevage biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous Tech&amp;Bio du Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre Régionale d'Agriculture des Pays de la Loire (CRA Pays de la Loire). Saisissez le nom du laboratoire, du service ou du département., Angers, FRA., Jun 2012, Château-Gontier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745264v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of meiotic recombination by immunostaining and FISH in pigs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la méthylation de l’ADN spermatique chez des verrats à qualité de semence dégradée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Acloque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Yerle-Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Cordoba, Spain</w:t>
+              <w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750159v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiotic analysis of a teratospermic boar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of meiotic recombination by immunostaining and FISH in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Letron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Calgaro</w:t>
+                <w:t xml:space="preserve">Anne-Marie Dudez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747884v1</w:t>
+                <w:t xml:space="preserve">hal-02750159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty-year trends in AI-boar longevity and reasons for early culling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+                <w:t xml:space="preserve">Meiotic analysis of a teratospermic boar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmonie Barasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Renaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raymond Letron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20. International Colloquium on Animal Cytogenetics and Gene Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Cordoba, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745943v1</w:t>
+                <w:t xml:space="preserve">hal-02747884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twenty-year trends in AI-boar longevity and reasons for early culling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Gérard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+              <w:t xml:space="preserve">16. Annual conference of the European Society for Domestic Animal Reproduction (ESDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Societu for Domestic Animal Reproduction (ESDAR)., Aug 2012, Dublin, Ireland. 115 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747004v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
+                <w:t xml:space="preserve">Seminal plasma-spermatozoa interactions in the boar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dewaele</w:t>
+                <w:t xml:space="preserve">Nadine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Domestic Animals. Dublin, IRL., Aug 2012, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02746261v1</w:t>
+                <w:t xml:space="preserve">hal-02747004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance du verrasson et son impact sur la durée de carrière des verrats de centres d'insémination artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-epididymal maturation of boar spermatozoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747638v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple post-thawing quality threshold can improve in vivo fertility of frozen boar semen</w:t>
+                <w:t xml:space="preserve">La croissance du verrasson et son impact sur la durée de carrière des verrats de centres d'insémination artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bonn, Germany. pp.85-86</w:t>
+              <w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000541v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">A simple post-thawing quality threshold can improve in vivo fertility of frozen boar semen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. S. Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Theau Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">7. International Conference on Boar Semen Preservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bonn, Germany. pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815357v1</w:t>
+                <w:t xml:space="preserve">hal-01000541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogènes et qualité de la semence chez le verrat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de la composition protéique du plasma séminal dans la résistance osmotique des spermatozoïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine K. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Travert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+                <w:t xml:space="preserve">Michèle Theau Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823505v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation comportementale des capacités d'adaptation du verrat en CIA : relation avec la réponse au débourrage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Estrogènes et qualité de la semence chez le verrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Travert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Galeraud-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Goux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valerie Courboulay</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Lusignan, France. pp.49 - 50</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936878v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'anti-oxydants dans la ration alimentaire du bouc, de l'étalon et du verrat : effet sur la qualité des spermatozoïdes et sur leur aptitude à la conservation in vitro</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michèle Magistrini</w:t>
+                <w:t xml:space="preserve">Evaluation comportementale des capacités d'adaptation du verrat en CIA : relation avec la réponse au débourrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Lusignan, France. pp.49 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824260v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comportementale du jeune verrat de CIA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+                <w:t xml:space="preserve">Apport d'anti-oxydants dans la ration alimentaire du bouc, de l'étalon et du verrat : effet sur la qualité des spermatozoïdes et sur leur aptitude à la conservation in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice F. Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Magistrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817345v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche comportementale du jeune verrat de CIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Fazilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02819592v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Maturation post épididymaire du spermatozoide de verrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dewaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Spina</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753189v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02819592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fertility and prolificacy following ovulation induction (by PG600 or hCG) and a single fixed time AI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+                <w:t xml:space="preserve">Seminal plasma and spermatozoa quality in the boar: identification of novel biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. International Pig Veterinary Society (IPVS) Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758111v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du refus de saut du verrat de CIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fertility and prolificacy following ovulation induction (by PG600 or hCG) and a single fixed time AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M.J.M. Swarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antoine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Grand</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Bertaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+                <w:t xml:space="preserve">K. Pere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">21. International Pig Veterinary Society (IPVS) Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756155v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à la réussite de la première tentatives de collecte de semence du verrat</w:t>
+                <w:t xml:space="preserve">Impact du refus de saut du verrat de CIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Bertaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757845v1</w:t>
+                <w:t xml:space="preserve">hal-02756155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des verrats en quarantaine de centre d’insémination artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+                <w:t xml:space="preserve">Facteurs associés à la réussite de la première tentatives de collecte de semence du verrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937222v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la durée de carrière et de la production spermatique des verrats de CIA, étude comparative 1991-1997 et 2001-2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des verrats en quarantaine de centre d’insémination artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752746v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des verrats à l'entrée en quarantaine : réponses comportementales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la durée de carrière et de la production spermatique des verrats de CIA, étude comparative 1991-1997 et 2001-2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756620v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'embryons chez le miniporc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des verrats à l'entrée en quarantaine : réponses comportementales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Destrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753210v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première expérience d'utilisation de semence de la Cryobanque Nationale comme outil de gestion de la variabilité génétique en race locale porcine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production d'embryons chez le miniporc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Mercat</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Christian Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758178v1</w:t>
+                <w:t xml:space="preserve">hal-02753210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse familiale de la ségrégation méiotique d'une translocation Robertsonienne t(13 ; 17) chez le porc</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Calgaro</w:t>
+                <w:t xml:space="preserve">Première expérience d'utilisation de semence de la Cryobanque Nationale comme outil de gestion de la variabilité génétique en race locale porcine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Mercat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herveline Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
+              <w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756134v1</w:t>
+                <w:t xml:space="preserve">hal-02758178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familial meiotic segregation analysis of a t(13;17) Robertsonian translocation in pigs</w:t>
+                <w:t xml:space="preserve">Analyse familiale de la ségrégation méiotique d'une translocation Robertsonienne t(13 ; 17) chez le porc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonnet</w:t>
@@ -14474,183 +14480,308 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Calgaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Billoux</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Billoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques, Département de Génétique Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lacanau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816248v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Familial meiotic segregation analysis of a t(13;17) Robertsonian translocation in pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Calgaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Billoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th International Colloquium on Animal Cytogenetics and Gene Mapping June 8-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bucarest, pp.Inconnu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qualité de la semence porcine décongelée et fertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Guillouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14660,176 +14791,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could chasteberry fruits, walnut tree leaves or lovage rhizome be used as an alternative to synthetic progestogens for oestrus synchronization in gilts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Greil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Saint Malo, France. site des JRP, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of regular access to an outdoor paddock for the health and performance of finishing pigs raised in a conventional farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Jahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14888,777 +15019,777 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd CIVVet Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des porcs mâles non castrés en agriculture biologique (AB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Niort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint Malo, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 ans à Porganic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Porc BIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de l’efficacité digestive dans deux systèmes de production conventionnel et biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Carillier-Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ganier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hassenfratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, 2025, 57èmes Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des principaux freins et leviers à la conversion et à l'installation en agriculture biologique des élevages porcins français du point de vue des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile M.D. Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Chastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Terzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Usai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Vaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animal science proceedings, 15 (4), pp.357-358 | 304, 2024, 56èmes Journées de la recherche porcine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fruits du gattilier et les feuilles de noyer contiennent des phytoprogestagènes permettant d'envisager l'utilisation de ces plantes comme alternatives aux hormones de synthèse pour la synchronisation des cycles des cochettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chemineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Greil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint-Malo, France. , Animal - science proceedings, 15 (4), pp.298-298, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Socialisation du porcelet en élevage biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kolytcheff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une seule insémination permet-elle de diminuer la prolificité et la mortalité des porcelets en élevage biologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15717,113 +15848,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Saint Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding for a better survival of piglets in organic farming: consequences on maternal cortisol and neonate metabolic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15842,73 +15973,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on the Welfare Assessment of Animals at Farm Level (WAFL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feeding strategy in organic farming as a lever to improve various quality dimensions of pork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Van Baelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15963,73 +16094,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.561, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04284221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasteberry (Vitex agnus castus) as an alternative to synthetic progestogens? Composition of the fruits and effects on male and female pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16038,257 +16169,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vanbauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Symposium on Animal Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on diminuer les comportements sexuels des porcs mâles non-castrés par l’ajout de poudre de fruits du gattilier (Vitex agnus castus) dans l’aliment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vanbauce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.85-86 | 666, 2023, 55èmes Journées de la recherche porcine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene regulatory networks inference in the pigs embryos from scRNAseq and scMulti-omics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16310,360 +16441,360 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMB 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements sociaux et sérotonine sanguine : des prédicteurs potentiels de l'adaptation au sevrage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vesque-Annear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Resmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Mustiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France. pp.63, Résumés des crédits incitatifs - JAS 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytos-progestogènes pour la synchronisation du cycle des truies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beramice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmentation de la Progestérone plasmatique chez les chèvres et les truies après consommation de feuilles de noyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16672,123 +16803,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’installation porcine biologique INRAE, #porganic : choix techniques et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16833,123 +16964,123 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ifip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journée de la recherche porcine, 54, pp.307-308, 2022, 54es Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the molecular network controlling the biology of the pig blastocyst and its cellular interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16981,198 +17112,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phytoprogestagènes contenus dans le trèfle violet et l'igname peuvent-ils influencer la longueur des cycles et les taux de progestérone sanguine et salivaire chez la cochette ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lyse Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Beramice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. IFIP, Journées de la Recherche Porcine en France, 52, pp.405-406, 52èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03902966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidome and metabolome analysis in saliva from immature to pubertal gilts to identify potential biomarkers of receptivity to boar effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17231,100 +17362,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Organic World Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des stéroïdes dans la salive de cochettes pour identifier des biomarqueurs de la période de réceptivité à l’effet mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doryan Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17356,73 +17487,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steroidome and metabolome analysis in gilt saliva to identify biomarkers of boar effect receptivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17481,547 +17612,547 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th annual meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport de fourrage grossier permet de rationner les porcs biologiques sans dégrader leur bien-être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">Colloque RMT Bien-être animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502878v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de fourrage grossier permet de rationner les porcs biologiques sans dégrader leur bien-être</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variabilité de la capacité d'adaptation des porcelets au sevrage en agriculture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lefoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Resmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RMT Bien-être animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">51èmes Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, pp.53-54, 2019, 51. Journées de la recherche porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151453v1</w:t>
+                <w:t xml:space="preserve">hal-02558795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la capacité d'adaptation des porcelets au sevrage en agriculture biologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+                <w:t xml:space="preserve">Impact de la distribution de luzerne enrubannée sur les performances des porcs en croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFIP - Institut du Porc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de la recherche porcine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51èmes journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, pp.115-116, 2019, 51. Journées de la recherche porcine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02558795v1</w:t>
+                <w:t xml:space="preserve">hal-02558800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la distribution de luzerne enrubannée sur les performances des porcs en croissance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+                <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France. IFIP - Institut du Porc, pp.115-116, 2019, 51. Journées de la recherche porcine</w:t>
+              <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558800v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs salivaires de la période de réceptivité à l'effet mâle chez la cochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18080,336 +18211,336 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection on adrenocortical activity in Large White pigs: study of responses to breeding challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mormède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Terenina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. World Congress on Genetics Applied to Livestock Production (WCGALP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Auckland, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massey University</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1130 p., 2018, Proceedings of the 11th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un cadre conceptuel à un programme expérimental pour la gestion intégrée de la santé chez les monogastriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rennes, France. , 2018, Journées d’animation scientifiques du département Phase - Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs salivaires de la période de réceptivité à l’effet mâle chez la cochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylene Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18458,257 +18589,257 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2018, 50èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testicular development, sex hormones and boar taint in pig lines divergent for residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ruesche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of salivary metabolome and steroidome for the identification of biomarkers of the pubertal stage of maturity in gilts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18727,87 +18858,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of steroid concentrations in the saliva of pre-pubertal gilts for the identification of biomarkers of the pubertal stage of maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18852,113 +18983,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. Reproduction in Domestic Animals, 52 (Suppl. 3), 2017, Reproduction in Domestic Animals</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual framework to promote integrated health management in monogastrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Balmisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18977,87 +19108,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">68. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des concentrations de stéroïdes dans la salive de cochettes immatures, pré-pubères et pubères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19065,589 +19196,589 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IFIP - Institut du Porc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2017, Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un système innovant pour le logement des truies parturientes et allaitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial insemination without antibiotics in swine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, TOURS, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for salivary biomarkers for optimal application of male effect in prepubertal gilts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sperm resistance to hypotonic stress: comparative analysis among three species of mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tsikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Druart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739173v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sperm resistance to hypotonic stress: comparative analysis among three species of mammals</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Search for salivary biomarkers for optimal application of male effect in prepubertal gilts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghylène Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Staub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Venturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738813v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs urinaires du moment optimal d’exposition à l’effet mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19656,123 +19787,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Haifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 2016, 48èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives à l’utilisation des hormones dans le cadre d’un élevage porcin durable : recherche de biomarqueurs salivaires et urinaires de la phase de sensibilité à l’effet mâle chez les cochettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19794,110 +19925,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Savoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Venturi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiotic pairing and gene expression disturbance in germ cells from an infertile boar with a balanced reciprocal autosome-autosome translocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonie Barasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19946,261 +20077,261 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. International Colloquium on Animal Cytogenetics and Genomics (ICACG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INRA - INP - ENVT</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chromosome Research, 24 (S1), 116 p., 2016, Chromosome Research</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de biomarqueurs salivaires du stade de maturité sexuelle de cochettes pré‐pubères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghylène Goudet-Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebahat Kütük Süer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Staub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. IFIP - Institut du Porc, Journées de la Recherche Porcine en France, 47, 2015, Journées de la Recherche Porcine en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to heat in pig production: the genetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20219,363 +20350,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop du réseau Recolad : international network on adaptation of livestock to the consequences of climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. 2015, Workshop Recolad 2015 - Paris</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'outils simples pour qualifier le comportement des truies de types génétiques alternatifs</w:t>
+                <w:t xml:space="preserve">Quels paramètres liés à l'insémination peuvent expliquer les variations des performances de reproduction en élevage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Roinsard</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Furstoss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jany Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique : Diffuser et mettre en débat les acquis récents des recherches en agriculture biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tours, France. pp.129-130, 2013, Recueil des résumés des présentations du colloque DinABio 2013</w:t>
+              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. , 2013, 45èmes Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151420v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels paramètres liés à l'insémination peuvent expliquer les variations des performances de reproduction en élevage ?</w:t>
+                <w:t xml:space="preserve">Mise au point d'outils simples pour qualifier le comportement des truies de types génétiques alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jany Boutin</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Paris, France. , 2013, 45èmes Journées de la Recherche Porcine</w:t>
+              <w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique : Diffuser et mettre en débat les acquis récents des recherches en agriculture biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tours, France. pp.129-130, 2013, Recueil des résumés des présentations du colloque DinABio 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745946v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'outils simples pour qualifier le comportement des truies de types génétiques alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Boulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20594,87 +20725,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DinABio-Colloque National sur les Recherches en Agriculture Biologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, TOURS, France. 250 p., 2013, DinABIO 2013 - Diffuser et mettre en débat les acquis récents des recherches en agriculture biologique - Recueil des résumés des présentations</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation analysis in sperm from infertile/subfertile boars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Acloque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20719,51 +20850,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics ISAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cairns, Australia. 2012, 33rd Conference of the International Society for Animal Genetics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20773,158 +20904,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 3 : Travailler avec les porcs et les mini-porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Clouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle de Monte; Philippe Chambrier; Juliette Cognié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'expérimentation animale - La pratique (Tome 2) : Travailler avec les ruminants, les primates non humains, les porcs, les espèces aquacoles vertébrées, les céphalopodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.341-442, 2024, 978-2-86906-919-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20934,126 +21065,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porcs non castrés : impacts d’une conduite alimentaire simplifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Berne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêt ou maintien de la castration chirurgicale en production porcine biologique : quelles pistes envisageables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21062,51 +21193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roinsard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21116,51 +21247,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-cell omics reveal distinct gene regulatory dynamics underpinning embryonic and extraembryonic lineage functions during pig blastocyst development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21212,100 +21343,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell specification and functional interactions in the pig blastocyst inferred from single cell transcriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Kurilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan B Stöckl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21330,51 +21461,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21384,51 +21515,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5 ans à Porganic, synthèse des performances techniques du dispositif expérimental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21484,253 +21615,253 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UE INRAE GenESI. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05503443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de fourrages grossiers de luzerne à des porcs en croissance. Synthèse d'essai.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UE INRAE GenESI 1372. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to heat in pig production : the genetic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] ANR-12-ADAP-0015, INRA. 2012, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId481"/>
+      <w:footerReference w:type="default" r:id="rId483"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21877,51 +22008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458324v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114519" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guiraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Gavaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38461-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Terrasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9238" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582528v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677211v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poissonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101316" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110780" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100095" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423995v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12081137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cambourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.07.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savoie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488789" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Clopeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9534-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9533-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delcros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Priet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154635" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adelaide Cucchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Naranjo Lucena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ8FTQX3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maupertuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meslier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099123" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645822v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Massip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep118" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Courboulay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.166" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491558v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.165" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424850v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210243v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770810v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690833v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352967v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352909v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737384v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Mercat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475162v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugue" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141935v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791600v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736591v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738070v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620011v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13039-019-0439-z" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806306v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786299v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787997v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet-Guitton" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735194v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153533v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738753v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578226v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801341v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743427v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Priet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742348v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9435-7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739753v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741686v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739006v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153363v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210444v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fazilleau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745495v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Boutin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210311v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bahon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745264v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750159v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747884v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Letron" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Renaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747638v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000541v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Boulot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823505v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Travert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galeraud-Denis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936878v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824260v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lefevre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758111v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.J.M. Swarts" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pere" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756155v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bertaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757845v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937222v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752746v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756620v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753210v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758178v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756134v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816248v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757462v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513299v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05044997v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100751v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503270v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Allen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455168v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Li&#232;re" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.256" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555856v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolytcheff" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Khelifi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555827v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693442v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284221v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128343v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanbauce" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980016v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guerin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.025" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167509v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690889v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778690v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778669v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611841v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022.php" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176366v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902966v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903400v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735740v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liere" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787200v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151453v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558795v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2019/bienetre/b13.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558800v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735208v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735585v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735397v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870579v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606306v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595679v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608058v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386933.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740938v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800378v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chevrier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonzales" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739173v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738813v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743464v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Haifi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741222v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886399v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/icacgm2016" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210937v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebahat K&#252;t&#252;k S&#252;er" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210869v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151420v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745946v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210475v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744773v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785491v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792979v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194736v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503443v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151532v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458324v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dufour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Rossignol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Manceau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.114519" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542690v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Jahoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guiraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Gavaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Haurogn&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38461-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Kh&#233;lifi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Terrasson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9238" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05040032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Courboulay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-NOVAE.2025.9263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970588v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7445" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582528v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677211v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poissonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101316" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04410537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurylo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B St&#246;ckl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110780" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Resmond" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101194" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661337v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03947496v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7225" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Neaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Louail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Merceron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.24895" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058817v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hellec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7368" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doryan Grivault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2020.100095" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Hassler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le Goff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfab019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle E.C. Walker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480957v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Calgaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmonie Barasc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes12081137" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghylene Goudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pianos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#239;k&#233; Fernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cambourg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.07.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Douet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savoie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118002161" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618228v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626381v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tsikis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Reynaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2018.01.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488789" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626757v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goby" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Clopeau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602405v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Congras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Trouilh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Marquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9534-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-016-9533-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Canale-Tabet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Plisson-Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Delcros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27059" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia A. Priet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154635" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Adelaide Cucchi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Naranjo Lucena" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.10.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZ8FTQX3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7711" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636581v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Yerle-Bouissou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pinton" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Vignoles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.119610" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629781v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maupertuis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634784v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meslier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099123" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645822v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660301v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Massip" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine M. Yerle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Billoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dep118" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01923920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Destrez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Courboulay" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667431v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Terenina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088073v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Niort" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.166" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780722v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rutkowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491558v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.165" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286544v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Canario" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04424850v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03770810v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vesque-Annear" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Mustiere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne L. Canario" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Moreau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758295v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690833v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346803v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562449v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346765v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352967v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376565v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352909v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04274910v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Ec Walker" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737384v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie J. Mercat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Feve" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475162v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141935v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dugu&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Mercat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346777v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791600v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736591v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738070v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620011v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13039-019-0439-z" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734368v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806306v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737986v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787997v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghyl&#232;ne Goudet-Guitton" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786299v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735194v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lesimple" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schmitt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153533v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595357v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Rose" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738753v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lhuillier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578226v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mormede" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801341v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743427v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Priet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536555v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Achard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dupouy-Guiraute" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo Caldas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gabinaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742348v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Raymond Letron" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10577-014-9435-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739753v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741686v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739006v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153363v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210444v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fazilleau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Furstoss" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courboulay" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744391v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaudin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744497v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746042v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745495v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Furstoss" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Boutin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210311v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dubois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bahon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lefebvre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745264v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750159v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dudez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747884v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Letron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745943v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Renaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747004v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine G&#233;rard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746261v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dewaele" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Spina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747638v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Boulot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815357v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Reynaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Theau Cl&#233;ment" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823505v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Travert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Galeraud-Denis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Goux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936878v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824260v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lefevre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gaude" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Magistrini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817345v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819592v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753189v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758111v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.J.M. Swarts" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Driancourt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756155v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bertaud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757845v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937222v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752746v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756620v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753210v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boisseau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758178v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756134v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816248v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Billoux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757462v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513299v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Greil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oniris.hal.science/hal-05044997v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100751v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503270v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035933v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Carillier-Jacquin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Allen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ganier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hassenfratz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606830v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M.D. Bonnefont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chastagner" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Terzic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Usai" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vaille" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.273" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04455168v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Li&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.256" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555856v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolytcheff" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Khelifi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herv&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555827v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693442v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284221v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128343v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vanbauce" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980016v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Guerin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tallet" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.025" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167509v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690889v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778690v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beramice" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778669v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Keller" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611841v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2022.php" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176366v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902966v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03903400v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735740v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Liere" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787200v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151453v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558795v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lefoul" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2019/bienetre/b13.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02558800v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gaudre" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735208v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735585v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wcgalp.com" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774731v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Balmisse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735397v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870579v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruesche" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606306v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595679v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595645v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608058v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Venturi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/386933.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740938v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800378v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chevrier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Gonzales" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738813v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739173v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743464v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Haifi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741222v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886399v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/icacgm2016" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210937v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebahat K&#252;t&#252;k S&#252;er" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210869v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745946v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151420v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210475v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744773v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628321v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785491v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Berne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792979v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194736v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143106v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kurilo" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05503443v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151532v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193706v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>