--- v0 (2026-03-29)
+++ v1 (2026-04-20)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aussenac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">Lucien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175 (6), pp.e14058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217791v1</w:t>
+                <w:t xml:space="preserve">hal-04379085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The older, the better: Ageing improves the efficiency of biochar-compost mixture to alleviate drought stress in plant and soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Védère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Védère</w:t>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Séverine Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Bordenave-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 856 (1), pp.158920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
+                <w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Dumas</w:t>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 175 (6), pp.e14058. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379085v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermopriming effects on root morphological traits and root exudation during the reproductive phase in two species with contrasting strategies: Brassica napus (L.) and Camelina sativa (L.) Crantz</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel‐pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.1254- 1265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1321,51 +1321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between below‐ground traits and rhizosheath fungal and bacterial communities for phosphorus acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradeoffs among phosphorus-acquisition root traits of crop species for agroecological intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,51 +1723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus-acquisition strategies of canola, wheat and barley in soil amended with sewage sludges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,51 +3308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicité du bisphénol A vis-à-vis de la croissance, la nutrition et la symbiose mycorhizienne du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3414,70 +3414,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus-acquisition strategies of different crop species in soils amended with sewage sludge</w:t>
+                <w:t xml:space="preserve">Phosphorus-acquisition strategies of rapeseed, barley and wheat in soils amended with sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3493,116 +3493,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395314v1</w:t>
+                <w:t xml:space="preserve">hal-04395449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus-acquisition strategies of rapeseed, barley and wheat in soils amended with sewage sludge</w:t>
+                <w:t xml:space="preserve">Phosphorus-acquisition strategies of different crop species in soils amended with sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3618,73 +3618,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Condorcet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395449v1</w:t>
+                <w:t xml:space="preserve">hal-04395314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination des sols agricoles par le bisphénol A : une préoccupation de sécurité alimentaire ?</w:t>
               </w:r>
@@ -3696,51 +3696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3808,51 +3808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant functional diversity effects on phosphorus availability in soils, the case of intermediate crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3933,51 +3933,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un polluant émergent, le bisphenol A, sur la croissance et la mycorhization du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting phosphorus-acquisition strategies in intermediate crops: a functional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4905,51 +4905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting phosphorus-acquisition strategies in intermediate crops, a functional approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,51 +6091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bensaddek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071847" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03786142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;pierre Faucon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04584-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lambers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51204-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174417001015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01551k" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahi-Jaber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174416000210" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler F D Mahmood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400722" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFK8DFJ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Yiannikouris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4446" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Houin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440041003801174" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Alaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coutelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Yacoumas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395314v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395449v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers Capucine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roy Saint Georges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395037v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yacoumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia LABIDI" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidar G&#233;raldine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopareva-Pohu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04255004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutelier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00823-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Fabricio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mathias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmood" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673423v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22141" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bensaddek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071847" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03786142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;pierre Faucon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04584-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lambers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51204-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174417001015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01551k" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahi-Jaber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174416000210" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler F D Mahmood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400722" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFK8DFJ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Yiannikouris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4446" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Houin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440041003801174" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Alaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coutelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Yacoumas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers Capucine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roy Saint Georges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395037v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yacoumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia LABIDI" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidar G&#233;raldine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopareva-Pohu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04255004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutelier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00823-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Fabricio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mathias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmood" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673423v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22141" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>