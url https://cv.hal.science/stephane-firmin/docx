--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bressan</w:t>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Dumas</w:t>
+                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Debref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379085v1</w:t>
+                <w:t xml:space="preserve">hal-04217791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The older, the better: Ageing improves the efficiency of biochar-compost mixture to alleviate drought stress in plant and soil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
+                <w:t xml:space="preserve">Impact of PGPR inoculation on root morphological traits and root exudation in rapeseed and camelina: interactions with heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brunel-Muguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Biron</w:t>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Planchais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Bordenave-Jacquemin</w:t>
+                <w:t xml:space="preserve">Lucien Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158920⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175 (6), pp.e14058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831829v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining agroecology and bioeconomy to meet the societal challenges of agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The older, the better: Ageing improves the efficiency of biochar-compost mixture to alleviate drought stress in plant and soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Védère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+                <w:t xml:space="preserve">Manhattan Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Aussenac</w:t>
+                <w:t xml:space="preserve">Philippe Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Debref</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+                <w:t xml:space="preserve">Séverine Planchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">Marianne Bordenave-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 492, pp.61-78. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 856 (1), pp.158920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-06294-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.158920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217791v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermopriming effects on root morphological traits and root exudation during the reproductive phase in two species with contrasting strategies: Brassica napus (L.) and Camelina sativa (L.) Crantz</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel‐pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.1254- 1265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1321,51 +1321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between below‐ground traits and rhizosheath fungal and bacterial communities for phosphorus acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1455,51 +1455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradeoffs among phosphorus-acquisition root traits of crop species for agroecological intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1723,51 +1723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus-acquisition strategies of canola, wheat and barley in soil amended with sewage sludges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2356,319 +2356,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal inoculation protects Miscanthus×giganteus against trace element toxicity in a highly metal-contaminated site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formula-derived advanced glycation end products are involved in the development of long-term inflammation and oxidative stress in kidney of IUGR piglets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Elmhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dler F D Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.04.116⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201400722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214454v1</w:t>
+                <w:t xml:space="preserve">hal-01140160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formula-derived advanced glycation end products are involved in the development of long-term inflammation and oxidative stress in kidney of IUGR piglets.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dler F D Mahmood</w:t>
+                <w:t xml:space="preserve">Arbuscular mycorrhizal fungal inoculation protects Miscanthus×giganteus against trace element toxicity in a highly metal-contaminated site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Niquet-Leridon</w:t>
+                <w:t xml:space="preserve">Florian Nsanganwimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jacolot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (5), </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 527-528, pp.91-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201400722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.04.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140160v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of modified yeast cell wall extracts to reduce aflatoxin B1 absorption in dairy ewes</w:t>
               </w:r>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3289,195 +3289,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04375721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicité du bisphénol A vis-à-vis de la croissance, la nutrition et la symbiose mycorhizienne du blé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Phosphorus-acquisition strategies of different crop species in soils amended with sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Firmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Condorcet 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04395372v1</w:t>
+                <w:t xml:space="preserve">hal-04395314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus-acquisition strategies of rapeseed, barley and wheat in soils amended with sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,251 +3509,251 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus-acquisition strategies of different crop species in soils amended with sewage sludge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ecotoxicité du bisphénol A vis-à-vis de la croissance, la nutrition et la symbiose mycorhizienne du blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Yacoumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hans Lambers</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Meglouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium Phosphorus in Soils and Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Les Journées Condorcet 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04395314v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04395372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contamination des sols agricoles par le bisphénol A : une préoccupation de sécurité alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3808,51 +3808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant functional diversity effects on phosphorus availability in soils, the case of intermediate crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3920,77 +3920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un polluant émergent, le bisphenol A, sur la croissance et la mycorhization du blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4058,51 +4058,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting phosphorus-acquisition strategies in intermediate crops: a functional approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4334,51 +4334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Lounès - Hadj Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4905,51 +4905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highlighting phosphorus-acquisition strategies in intermediate crops, a functional approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Lambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,64 +5043,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Yacoumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honvault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Meglouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5142,51 +5142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inoculation mycorhizienne protège Miscanthus ´giganteus contre le stress oxydant induit par la contamination métallique du sol de Metaleurop : expérimentation in situ Projet Phytener.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5267,51 +5267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des amendements minéraux sur le comportement des ETM et la viabilité de la microflore tellurique, des strates herbacée et arborée sur un sol historiquement pollué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5450,51 +5450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coutelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5733,51 +5733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mahmood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niquet-Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Firmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6091,51 +6091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bensaddek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071847" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03786142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;pierre Faucon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04584-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lambers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51204-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174417001015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01551k" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahi-Jaber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174416000210" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140160v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler F D Mahmood" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400722" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFK8DFJ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Yiannikouris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4446" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Houin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440041003801174" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Alaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coutelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395372v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Yacoumas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395314v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers Capucine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roy Saint Georges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395037v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yacoumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia LABIDI" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidar G&#233;raldine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopareva-Pohu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04255004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutelier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00823-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Fabricio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mathias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmood" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673423v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22141" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234062v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delamare" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brunel-Muguet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Firmin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prigent-Combaret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhisph.2025.101124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225312v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junting Hong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messika Revel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Enderlin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Nadaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.118706" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Debref" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06294-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379085v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14058" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03831829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhattan Lebrun" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Planchais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bordenave-Jacquemin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.158920" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04061766v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105318" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04176980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Mazoyon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Bensaddek" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chabot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071847" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cherif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-20452-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03786142v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nobile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel&#8208;pierre Faucon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.12993" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13823" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860461v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Lambers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04584-3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898111v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yacoumas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meglouli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tisserant" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4383-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Michel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lambers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51204-x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Elmhiri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cr&#233;pin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Taouis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174417001015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948080v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labidi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.12.027" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6727WK8M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310596v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Hamoudi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Dou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Bahi-Jaber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reygnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5fo01551k" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bahi-Jaber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdennebi-Najar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174416000210" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140160v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dler F D Mahmood" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Niquet-Leridon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacolot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201400722" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFK8DFJ7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nsanganwimana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.04.116" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F410GSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Morgavi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Yiannikouris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4446" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604043v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gandia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Houin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Jouany" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440041003801174" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Alaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Roisin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375721v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coutelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s - Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Selim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395314v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395372v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Yacoumas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fontaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395344v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395389v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395329v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354142v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirouz Shirali" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354017v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepers Capucine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Roy Saint Georges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758381v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gandia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Jouany" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Houin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386136v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cusset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395008v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395037v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Yacoumas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363722v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Dalp&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363715v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia LABIDI" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidar G&#233;raldine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopareva-Pohu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04255004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutelier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4274(21)00823-7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611277v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Fabricio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mathias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Elmhiri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahmood" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niquet-Leridon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00673423v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CLF22141" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>