--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -66,77 +66,1687 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presymptomatic microRNA-based biomarker signatures for the prognosis of localized radiation injury in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thoër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïda Chemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (8), pp.e0329737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0329737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomics identifies plasma biomarkers of localized radiation injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubica Svilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.2166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-85717-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04895249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les micro-ARN comme biomarqueurs des lésions radio-induites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thoer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed‐amine Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (8-9), pp.634-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">microRNA blood signature for localized radiation injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gabillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Szurewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.2681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-52258-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04485567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflammatory cells dynamics control neovascularization and tissue healing after localized radiation induced injury in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Loinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed‐amine Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Baijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (571), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-04939-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04251633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulating microvesicles correlate with radiation proctitis complication after radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Judicone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.2033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21726-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04006445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MSC beneficial effects and limitations, and MSC-derived extracellular vesicles as a new cell-free therapy for tissue regeneration in irradiated condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Loinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radia Tamarat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.100408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envadv.2023.100408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04252079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HuMSC-EV induce monocyte/macrophage mobilization to orchestrate neovascularization in wound healing process following radiation injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ribault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-023-01335-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04018145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular Changes In Cardiac Tissue As A New Marker To Predict Cardiac Dysfunction Induced By Radiotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sónia Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rita Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Sofia Vala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Teresa Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.945521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2022.945521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03778983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global microRNA profiling uncovers miR-206 as a negative regulator of hematopoietic commitment in human pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Chomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Desterke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gobbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (7), pp.1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20071737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early and Late Protective Effect of Bone Marrow Mononuclear Cell Transplantation on Radiation-Induced Vascular Dysfunction and Skin Lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Holler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.116--128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0963689718810327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JC human polyomavirus is associated to chromosomal instability in peripheral blood lymphocytes of Hodgkin's lymphoma patients and poor clinical outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M'Kacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andreoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Milliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Girinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (4), pp.826-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/annonc/mdp375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presymptomatic plasma microRNA signature for the prognosis of localized radiation injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -145,1717 +1755,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thoër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïda Chemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th ERRS Annual Meeting (ERRS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERRS — European Radiation Research Society, Sep 2025, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322121v1</w:t>
-              </w:r>
-[...1608 lines deleted...]
-                <w:t xml:space="preserve">hal-02993481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2010,51 +2010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gueguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tho&#235;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Chemloul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mar&#231;ais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329737" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04895249v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gabillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85717-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04485567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Szurewsky" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Granger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sache" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52258-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802321v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#8208;amine Benadjaoud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Flamant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024096" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04018145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loinard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flamant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-023-01335-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04252079v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flamant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loinard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tamarat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2023.100408" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04251633v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'Homme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baijer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04939-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04006445v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Squiban" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21726-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03778983v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Ribeiro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Sim&#245;es" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rocha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Sofia Vala" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Pinto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.945521" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chomel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desterke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F&#233;raud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gobbo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071737" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Holler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Buard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roque" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689718810327" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M'Kacher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andreoletti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milliat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girinsky" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp375" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ancel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Gueguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tho&#235;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Mar&#231;ais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Chemloul" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329737" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/irsn-04895249v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Grison" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gabillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85717-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thoer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed&#8208;amine Benadjaoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Flamant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04485567v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Szurewsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Granger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sache" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52258-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04251633v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loinard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'Homme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baijer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04939-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04006445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Squiban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Judicone" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21726-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04252079v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Flamant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radia Tamarat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envadv.2023.100408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04018145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loinard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lhomme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benderitter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flamant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-023-01335-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03778983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;nia Ribeiro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Sim&#245;es" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rocha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Sofia Vala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Teresa Pinto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.945521" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524209v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Chomel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desterke" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. F&#233;raud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gobbo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20071737" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Holler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Buard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roque" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0963689718810327" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M'Kacher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andreoletti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Milliat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Girinsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdp375" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322121v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>