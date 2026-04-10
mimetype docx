--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -836,278 +836,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Aggregate Stability in Salt-Affected Vineyards: Depth-Wise Variability Analysis</w:t>
+                <w:t xml:space="preserve">ScenaLand: a simple methodology for developing land use and management scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aplena Elen Bless</w:t>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joao Pedro Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land11040541⟩</w:t>
+              <w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (52), pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11027-022-10024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641315v1</w:t>
+                <w:t xml:space="preserve">hal-03786435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScenaLand: a simple methodology for developing land use and management scenarios</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil Aggregate Stability in Salt-Affected Vineyards: Depth-Wise Variability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haithem Bahri</w:t>
+                <w:t xml:space="preserve">Aplena Elen Bless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Annabi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Crabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (52), pp.1-29. </w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11027-022-10024-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/land11040541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03786435v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t>
               </w:r>
@@ -1400,51 +1400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1547,51 +1547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 694, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1619,545 +1619,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape evolution and agricultural land salinization in coastal area: A conceptual model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armand Crabit</w:t>
+                <w:t xml:space="preserve">Erosion des sols viticoles et adaptation aux changements : vulnérabilité, diagnostic et stratégie d'adaptation. De l’adaptation des pratiques à la réorganisation des vignobles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+                <w:t xml:space="preserve">Dorothéa Noll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Philippon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894543v1</w:t>
+                <w:t xml:space="preserve">hal-01894637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l’évolution et la dynamique des paysages et parcellaires viticoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal variability and time compression of sediment yield in small Mediterranean catchments: impacts for land and water management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Smetanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pedro Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Licciardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.388-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01924519v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion des sols viticoles et adaptation aux changements : vulnérabilité, diagnostic et stratégie d'adaptation. De l’adaptation des pratiques à la réorganisation des vignobles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Fayolle</w:t>
+                <w:t xml:space="preserve">Landscape evolution and agricultural land salinization in coastal area: A conceptual model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aplena Elen Bless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Crabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothéa Noll</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 625, pp.647 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894637v1</w:t>
+                <w:t xml:space="preserve">hal-01894543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability and time compression of sediment yield in small Mediterranean catchments: impacts for land and water management</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l’évolution et la dynamique des paysages et parcellaires viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (spécial), pp.29-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04391446v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l'évolution et la dynamique des paysages et parcellaires viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2212,51 +2212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion in sloping vineyards assessed by using botanical indicators and sediment collectors in the Ruwer-Mosel valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rodrigo Comino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2505,51 +2505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,51 +2626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale assessment of soil response to long-term organic and mineral fertilizer application in an industrial oil palm plantation, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,328 +2741,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion induced by land use changes as determined by plough marks and field evidence in the Aksum area (Ethiopia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">LandSoil: A model for analysing the impact of erosion on agricultural landscape evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.AGEE.2011.11.006⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924055v1</w:t>
+                <w:t xml:space="preserve">hal-01506134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LandSoil: A model for analysing the impact of erosion on agricultural landscape evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Soil erosion induced by land use changes as determined by plough marks and field evidence in the Aksum area (Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Billi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Borselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 175, pp.25-37. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 146 (1), pp.197 - 208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.AGEE.2011.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506134v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of redistribution processes on rock fragment variability within a vineyard topsoil in Mediterranean France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Crabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3147,51 +3147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape evolution by soil redistribution in a Mediterranean agricultural context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,363 +3512,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation cartographique nationale d'un Indice cantonal d'Acceptabilité des sols à l'Épandage agricole de boues de stations d'épuration calculé à partir de la Base de Données nationale d'Analyses de Terre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thorette</w:t>
+                <w:t xml:space="preserve">N.P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.254-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928668v1</w:t>
+                <w:t xml:space="preserve">hal-00729845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Antoni</w:t>
+                <w:t xml:space="preserve">Représentation cartographique nationale d'un Indice cantonal d'Acceptabilité des sols à l'Epandage agricole de boues de stations d'épuration calculé à partir de la Base de Données nationale d'Analyses de Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schvartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.37-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729845v1</w:t>
+                <w:t xml:space="preserve">hal-02655849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation cartographique nationale d'un Indice cantonal d'Acceptabilité des sols à l'Epandage agricole de boues de stations d'épuration calculé à partir de la Base de Données nationale d'Analyses de Terre</w:t>
+                <w:t xml:space="preserve">Représentation cartographique nationale d'un Indice cantonal d'Acceptabilité des sols à l'Épandage agricole de boues de stations d'épuration calculé à partir de la Base de Données nationale d'Analyses de Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schvartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Thorette</w:t>
+                <w:t xml:space="preserve">J. Thorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (1), pp.37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655849v1</w:t>
+                <w:t xml:space="preserve">hal-01928668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of waterlogging on carbon stock variability at hillslope scale in a beech forest (Fougères forest - West France)</w:t>
               </w:r>
@@ -3988,51 +3988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil phosphorus monitoring at the regional level by means of a soil test database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (2), pp.131-138. </w:t>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4410,51 +4410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des teneurs en carbone organique et en phosphore extractible dans les sols agricoles de trois régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4696,64 +4696,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling soil erosion focusing on event-size occurrences under global change in a vineyard catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,51 +5037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinisation des eaux et des sols en zone littorale méditerranéenne : état, pratiques et trajectoires d’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aplena Elen Bless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Crabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épisodes pluvieux intenses, érosion des sols et viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Clos Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5335,64 +5335,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of climate change and land use on soil erosion in a Mediterranean catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliciana Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5441,471 +5441,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soil erosion under land use and climate change in a vineyard catchment of southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Understanding past fires to anticipate better land management in the forests of NW Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myke Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jantiene Baartman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898594v1</w:t>
+                <w:t xml:space="preserve">hal-01898565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of land use and climate change on soil erosion in a Mediterranean vineyard of southern France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation long terme de l’évolution de la ressource en sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité des sols Méditerranéens à l’érosion hydrique : Etat des connaissances et mesures d'adaptation face au changement global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Séminaire « Gestion des sols et de l’eau ». Atelier de l’UMR 5600 CNRS. Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593459v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation long terme de l’évolution de la ressource en sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling soil erosion under land use and climate change in a vineyard catchment of southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Gestion des sols et de l’eau ». Atelier de l’UMR 5600 CNRS. Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594053v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding past fires to anticipate better land management in the forests of NW Portugal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Pastor</w:t>
+                <w:t xml:space="preserve">Modelling the impact of land use and climate change on soil erosion in a Mediterranean vineyard of southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myke Koopmans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">A Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jantiene Baartman</w:t>
+                <w:t xml:space="preserve">Huard, F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Vulnérabilité des sols Méditerranéens à l’érosion hydrique : Etat des connaissances et mesures d'adaptation face au changement global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898565v1</w:t>
+                <w:t xml:space="preserve">hal-03593459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating expert based knowledge into terroir soil mapping</w:t>
               </w:r>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6012,51 +6012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols, salinité et production végétale - atelier technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SITEVI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6094,51 +6094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations à moyen terme des redistribtuions des sols à l’échelle d’un paysage viticole méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6206,51 +6206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSS11.7. “Dynamic Landscapes”: Causality, Interaction and Long Term Modelling of Soil Surface Processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6413,51 +6413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the impact of erosion on agricultural landscape evolution: landsoil model development and sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6521,51 +6521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HS9.2/GM3.4/SSS2.10. Erosion and sediment delivery in agricultural landscapes: monitoring, modelling and management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7182,51 +7182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Soil properties monitoring by means of the French soil test database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7736,51 +7736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Quilleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7960,51 +7960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8072,103 +8072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term soil erosion analysis on a terraced system with the support of archaeological data in the area of Aksum (Etiopia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. , pp.2696, 2012, Soil Science for the Benefit of Manking and Environment</w:t>
@@ -8197,51 +8197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape evolution by soil redistribution in a Mediterranean agricultural context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8350,51 +8350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ollat Nathalie; Touzard Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vigne, vin et changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition Quae, pp.38-47, 2024, 978-2-7592-3796-8</w:t>
@@ -8492,51 +8492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local sensitivity analysis of the Landsoil erosion model applied to a virtual catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8626,51 +8626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,51 +8751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad-scale soil monitoring through a nationwide soil-testing database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8889,51 +8889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage du phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10038,51 +10038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10446,51 +10446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Atoumane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahecor Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Talla Diagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoumane Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/asrj/2025/v9i2176" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buoncristiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165730" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aplena Elen Bless" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133718" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.083" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894637v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;a Noll" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1040-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924051v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Billi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferrari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Borselli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2011.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CBHR60-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB4W5RL5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTK20JB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRDZBRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928668v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thorette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005106" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0LFH1FJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593459v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard, F" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594053v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiener" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.11.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Constantin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Robinson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Damian Ruiz Sinoga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eroles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751640v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Quilleuc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820523v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/at0f-9g34" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Aran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottlieb Basch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Bir&#243;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924425v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Atoumane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahecor Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Talla Diagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoumane Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/asrj/2025/v9i2176" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buoncristiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165730" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aplena Elen Bless" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133718" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;a Noll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.083" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1040-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924051v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB4W5RL5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Billi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferrari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Borselli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2011.11.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CBHR60-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTK20JB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRDZBRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thorette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005106" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0LFH1FJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard, F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiener" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.11.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Constantin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Robinson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Damian Ruiz Sinoga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eroles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751640v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Quilleuc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820523v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/at0f-9g34" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Aran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottlieb Basch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Bir&#243;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924425v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>