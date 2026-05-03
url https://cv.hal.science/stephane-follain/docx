--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -352,51 +352,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chemical inputs, plant genotype and phenotypic plasticity on soil carbon storage by wheat root systems</w:t>
+                <w:t xml:space="preserve">Ancient and modern wheat varieties: A trade‐off between soil CO 2 emissions and grain yield?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
@@ -416,121 +416,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 486 (1-2), pp.561-574. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), pp.238-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-05891-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sae2.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179735v1</w:t>
+                <w:t xml:space="preserve">hal-04202068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient and modern wheat varieties: A trade‐off between soil CO 2 emissions and grain yield?</w:t>
+                <w:t xml:space="preserve">Effects of chemical inputs, plant genotype and phenotypic plasticity on soil carbon storage by wheat root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
@@ -550,97 +550,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cognard</w:t>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (3), pp.238-250. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 486 (1-2), pp.561-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sae2.12048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-05891-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202068v1</w:t>
+                <w:t xml:space="preserve">hal-04179735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les composantes du sol en sondant ses profondeurs</w:t>
               </w:r>
@@ -1861,303 +1861,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape evolution and agricultural land salinization in coastal area: A conceptual model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armand Crabit</w:t>
+                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l’évolution et la dynamique des paysages et parcellaires viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Devaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (spécial), pp.29-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894543v1</w:t>
+                <w:t xml:space="preserve">hal-01924519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l’évolution et la dynamique des paysages et parcellaires viticoles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Landscape evolution and agricultural land salinization in coastal area: A conceptual model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aplena Elen Bless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Crabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 625, pp.647 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01924519v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l'évolution et la dynamique des paysages et parcellaires viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3512,363 +3512,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentation cartographique nationale d'un Indice cantonal d'Acceptabilité des sols à l'Epandage agricole de boues de stations d'épuration calculé à partir de la Base de Données nationale d'Analyses de Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schvartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.P.A. Saby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Antoni</w:t>
+                <w:t xml:space="preserve">Jacques Thorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.37-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729845v1</w:t>
+                <w:t xml:space="preserve">hal-02655849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation cartographique nationale d'un Indice cantonal d'Acceptabilité des sols à l'Epandage agricole de boues de stations d'épuration calculé à partir de la Base de Données nationale d'Analyses de Terre</w:t>
+                <w:t xml:space="preserve">Représentation cartographique nationale d'un Indice cantonal d'Acceptabilité des sols à l'Épandage agricole de boues de stations d'épuration calculé à partir de la Base de Données nationale d'Analyses de Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schvartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thorette</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (1), pp.37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655849v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation cartographique nationale d'un Indice cantonal d'Acceptabilité des sols à l'Épandage agricole de boues de stations d'épuration calculé à partir de la Base de Données nationale d'Analyses de Terre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Thorette</w:t>
+                <w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.254-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928668v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of waterlogging on carbon stock variability at hillslope scale in a beech forest (Fougères forest - West France)</w:t>
               </w:r>
@@ -3988,51 +3988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil phosphorus monitoring at the regional level by means of a soil test database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (2), pp.131-138. </w:t>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4410,51 +4410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des teneurs en carbone organique et en phosphore extractible dans les sols agricoles de trois régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bizouard, Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
@@ -5566,346 +5566,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation long terme de l’évolution de la ressource en sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling soil erosion under land use and climate change in a vineyard catchment of southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Gestion des sols et de l’eau ». Atelier de l’UMR 5600 CNRS. Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594053v1</w:t>
+                <w:t xml:space="preserve">hal-01898594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soil erosion under land use and climate change in a vineyard catchment of southern France</w:t>
+                <w:t xml:space="preserve">Modelling the impact of land use and climate change on soil erosion in a Mediterranean vineyard of southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huard, F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Vulnérabilité des sols Méditerranéens à l’érosion hydrique : Etat des connaissances et mesures d'adaptation face au changement global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898594v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of land use and climate change on soil erosion in a Mediterranean vineyard of southern France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation long terme de l’évolution de la ressource en sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité des sols Méditerranéens à l’érosion hydrique : Etat des connaissances et mesures d'adaptation face au changement global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Séminaire « Gestion des sols et de l’eau ». Atelier de l’UMR 5600 CNRS. Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593459v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating expert based knowledge into terroir soil mapping</w:t>
               </w:r>
@@ -7182,51 +7182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Soil properties monitoring by means of the French soil test database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8626,51 +8626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,51 +8751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad-scale soil monitoring through a nationwide soil-testing database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8889,51 +8889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage du phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9526,51 +9526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9644,51 +9644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10038,51 +10038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10446,51 +10446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Atoumane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahecor Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Talla Diagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoumane Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/asrj/2025/v9i2176" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buoncristiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165730" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aplena Elen Bless" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133718" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;a Noll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.083" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1040-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924051v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB4W5RL5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Billi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferrari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Borselli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2011.11.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CBHR60-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTK20JB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRDZBRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928668v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thorette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005106" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0LFH1FJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard, F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiener" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.11.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Constantin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Robinson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Damian Ruiz Sinoga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eroles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751640v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Quilleuc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820523v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/at0f-9g34" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Aran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottlieb Basch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Bir&#243;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924425v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Atoumane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahecor Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Talla Diagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoumane Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/asrj/2025/v9i2176" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buoncristiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165730" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aplena Elen Bless" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133718" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;a Noll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.083" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1040-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924051v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB4W5RL5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Billi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferrari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Borselli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2011.11.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CBHR60-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTK20JB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRDZBRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thorette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005106" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0LFH1FJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard, F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiener" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.11.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Constantin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Robinson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Damian Ruiz Sinoga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eroles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751640v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Quilleuc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820523v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/at0f-9g34" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Aran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottlieb Basch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Bir&#243;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924425v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>