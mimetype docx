--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -352,51 +352,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient and modern wheat varieties: A trade‐off between soil CO 2 emissions and grain yield?</w:t>
+                <w:t xml:space="preserve">Effects of chemical inputs, plant genotype and phenotypic plasticity on soil carbon storage by wheat root systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
@@ -416,121 +416,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Cognard</w:t>
+                <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (3), pp.238-250. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 486 (1-2), pp.561-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sae2.12048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-05891-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202068v1</w:t>
+                <w:t xml:space="preserve">hal-04179735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of chemical inputs, plant genotype and phenotypic plasticity on soil carbon storage by wheat root systems</w:t>
+                <w:t xml:space="preserve">Ancient and modern wheat varieties: A trade‐off between soil CO 2 emissions and grain yield?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
@@ -550,97 +550,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hénault</w:t>
+                <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 486 (1-2), pp.561-574. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Agriculture and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (3), pp.238-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-05891-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sae2.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179735v1</w:t>
+                <w:t xml:space="preserve">hal-04202068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les composantes du sol en sondant ses profondeurs</w:t>
               </w:r>
@@ -836,278 +836,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScenaLand: a simple methodology for developing land use and management scenarios</w:t>
+                <w:t xml:space="preserve">Soil Aggregate Stability in Salt-Affected Vineyards: Depth-Wise Variability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Pastor</w:t>
+                <w:t xml:space="preserve">Aplena Elen Bless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao Pedro Nunes</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Crabit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11027-022-10024-7⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (4), pp.541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land11040541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03786435v1</w:t>
+                <w:t xml:space="preserve">hal-03641315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil Aggregate Stability in Salt-Affected Vineyards: Depth-Wise Variability Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ScenaLand: a simple methodology for developing land use and management scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Pedro Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aplena Elen Bless</w:t>
+                <w:t xml:space="preserve">Haithem Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Colin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (4), pp.541. </w:t>
+              <w:t xml:space="preserve">Mitigation and Adaptation Strategies for Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (52), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land11040541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11027-022-10024-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641315v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of national scale digital soil mapping programs in France</w:t>
               </w:r>
@@ -1400,51 +1400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1547,51 +1547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 694, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1861,303 +1861,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l’évolution et la dynamique des paysages et parcellaires viticoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+                <w:t xml:space="preserve">Landscape evolution and agricultural land salinization in coastal area: A conceptual model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aplena Elen Bless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Crabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 625, pp.647 - 656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924519v1</w:t>
+                <w:t xml:space="preserve">hal-01894543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape evolution and agricultural land salinization in coastal area: A conceptual model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l’évolution et la dynamique des paysages et parcellaires viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169 (spécial), pp.29-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01894543v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution et transformation des sols viticoles en lien avec l'évolution et la dynamique des paysages et parcellaires viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2505,51 +2505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2626,51 +2626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale assessment of soil response to long-term organic and mineral fertilizer application in an industrial oil palm plantation, Indonesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,328 +2741,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LandSoil: A model for analysing the impact of erosion on agricultural landscape evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Soil erosion induced by land use changes as determined by plough marks and field evidence in the Aksum area (Ethiopia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Billi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Borselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.06.014⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 146 (1), pp.197 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.AGEE.2011.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506134v1</w:t>
+                <w:t xml:space="preserve">hal-01924055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion induced by land use changes as determined by plough marks and field evidence in the Aksum area (Ethiopia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">LandSoil: A model for analysing the impact of erosion on agricultural landscape evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 146 (1), pp.197 - 208. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 175, pp.25-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.AGEE.2011.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2012.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924055v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of redistribution processes on rock fragment variability within a vineyard topsoil in Mediterranean France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Crabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3147,51 +3147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape evolution by soil redistribution in a Mediterranean agricultural context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3512,363 +3512,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation cartographique nationale d'un Indice cantonal d'Acceptabilité des sols à l'Epandage agricole de boues de stations d'épuration calculé à partir de la Base de Données nationale d'Analyses de Terre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Thorette</w:t>
+                <w:t xml:space="preserve">N.P.A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.254-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655849v1</w:t>
+                <w:t xml:space="preserve">hal-00729845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation cartographique nationale d'un Indice cantonal d'Acceptabilité des sols à l'Épandage agricole de boues de stations d'épuration calculé à partir de la Base de Données nationale d'Analyses de Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schvartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15 (1), pp.37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in soil organic carbon in a mountainous French region, 1990-2004</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Antoni</w:t>
+                <w:t xml:space="preserve">Représentation cartographique nationale d'un Indice cantonal d'Acceptabilité des sols à l'Epandage agricole de boues de stations d'épuration calculé à partir de la Base de Données nationale d'Analyses de Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schvartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thorette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15 (1), pp.37-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00159.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729845v1</w:t>
+                <w:t xml:space="preserve">hal-02655849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of waterlogging on carbon stock variability at hillslope scale in a beech forest (Fougères forest - West France)</w:t>
               </w:r>
@@ -3988,51 +3988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil phosphorus monitoring at the regional level by means of a soil test database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,51 +4040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aurousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 24 (2), pp.131-138. </w:t>
@@ -4173,51 +4173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4410,51 +4410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des teneurs en carbone organique et en phosphore extractible dans les sols agricoles de trois régions françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4696,64 +4696,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling soil erosion focusing on event-size occurrences under global change in a vineyard catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bizouard, Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs Université de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
@@ -5037,51 +5037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salinisation des eaux et des sols en zone littorale méditerranéenne : état, pratiques et trajectoires d’évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aplena Elen Bless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Crabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5253,51 +5253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épisodes pluvieux intenses, érosion des sols et viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Clos Vougeot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5335,64 +5335,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of climate change and land use on soil erosion in a Mediterranean catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliciana Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,77 +5447,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding past fires to anticipate better land management in the forests of NW Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myke Koopmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5566,346 +5566,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling soil erosion under land use and climate change in a vineyard catchment of southern France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation long terme de l’évolution de la ressource en sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Séminaire « Gestion des sols et de l’eau ». Atelier de l’UMR 5600 CNRS. Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898594v1</w:t>
+                <w:t xml:space="preserve">hal-03594053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of land use and climate change on soil erosion in a Mediterranean vineyard of southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Modelling soil erosion under land use and climate change in a vineyard catchment of southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Huard, F</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Licciardello</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feliciana Licciardello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité des sols Méditerranéens à l’érosion hydrique : Etat des connaissances et mesures d'adaptation face au changement global</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593459v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation long terme de l’évolution de la ressource en sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the impact of land use and climate change on soil erosion in a Mediterranean vineyard of southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossano Ciampalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huard, F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Licciardello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Gestion des sols et de l’eau ». Atelier de l’UMR 5600 CNRS. Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, lyon, France</w:t>
+              <w:t xml:space="preserve">Vulnérabilité des sols Méditerranéens à l’érosion hydrique : Etat des connaissances et mesures d'adaptation face au changement global</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594053v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating expert based knowledge into terroir soil mapping</w:t>
               </w:r>
@@ -5917,51 +5917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6012,51 +6012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols, salinité et production végétale - atelier technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SITEVI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6094,51 +6094,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations à moyen terme des redistribtuions des sols à l’échelle d’un paysage viticole méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6206,51 +6206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSS11.7. “Dynamic Landscapes”: Causality, Interaction and Long Term Modelling of Soil Surface Processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6413,51 +6413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the impact of erosion on agricultural landscape evolution: landsoil model development and sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6521,51 +6521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HS9.2/GM3.4/SSS2.10. Erosion and sediment delivery in agricultural landscapes: monitoring, modelling and management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Fiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7182,51 +7182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National Soil properties monitoring by means of the French soil test database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7736,51 +7736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Le Quilleuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7960,51 +7960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8072,103 +8072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term soil erosion analysis on a terraced system with the support of archaeological data in the area of Aksum (Etiopia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Billi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. , pp.2696, 2012, Soil Science for the Benefit of Manking and Environment</w:t>
@@ -8197,51 +8197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape evolution by soil redistribution in a Mediterranean agricultural context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8492,51 +8492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local sensitivity analysis of the Landsoil erosion model applied to a virtual catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8626,51 +8626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,51 +8751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad-scale soil monitoring through a nationwide soil-testing database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8889,51 +8889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage du phosphore dans les sols : surveillance et diagnostic aux échelles nationale et régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9526,51 +9526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9644,51 +9644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10038,51 +10038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Arrouays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRA. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10446,51 +10446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Atoumane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahecor Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Talla Diagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoumane Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/asrj/2025/v9i2176" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buoncristiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165730" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641315v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aplena Elen Bless" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040541" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133718" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;a Noll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.083" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1040-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924051v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.014" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB4W5RL5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Billi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferrari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Borselli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2011.11.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CBHR60-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTK20JB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRDZBRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655849v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928668v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thorette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005106" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0LFH1FJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard, F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiener" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.11.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Constantin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Robinson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Damian Ruiz Sinoga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eroles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751640v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Quilleuc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820523v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/at0f-9g34" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Aran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottlieb Basch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Bir&#243;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924425v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly Atoumane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diedhiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahecor Diouf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Talla Diagne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002078v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoumane Ly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/asrj/2025/v9i2176" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179735v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pimet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bizouard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05891-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04202068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cognard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sae2.12048" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Buoncristiani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Marien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Crabit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dewandel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ladouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165730" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641315v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aplena Elen Bless" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11040541" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03786435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pastor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Nunes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Bahri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-022-10024-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02963971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C Richer-De-Forges" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;li&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Leatitia Mulder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2020.e00337" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02067100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Smetanova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.01.063" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Fayolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133718" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894637v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;a Noll" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391446v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pedro Nunes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Licciardello" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12437" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01894543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.083" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924519v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368848v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigo Comino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D. Raclot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.09.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-138CB5V7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924080v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Basset-Mens" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-016-1040-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209191v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.03.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924051v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann Whalen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.02.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Billi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ferrari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Borselli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.AGEE.2011.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3CBHR60-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506134v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QB4W5RL5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506261v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2012.06.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVTK20JB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schvartz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Villette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P.A. Saby" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008046" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729946v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marguerie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2009.02.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFRDZBRP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729845v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P.A. Saby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00159.x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BR1LV0L0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928668v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thorette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655849v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thorette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884156v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude&#160; Nys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Forgeard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gaudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aurousseau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00146.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPH0QRT9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924044v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dutin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.08.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RKJ8HF0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883965v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lecointe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nys" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Huet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005106" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Budiman Minasny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex B. Mcbratney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.038" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0LFH1FJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824280v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliciana Licciardello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-11301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230717v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716052v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly Rouch," TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bizouard, Florian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593429v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03013726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898565v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myke Koopmans" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantiene Baartman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594053v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898594v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593459v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pastor" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huard, F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01898581v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209209v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745516v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fiener" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Nunes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533330v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2011.11.015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928625v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemi Cerd&#224;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Constantin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Robinson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Damian Ruiz Sinoga" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924424v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Eroles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729804v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751640v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minasny" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Mcbratney" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755830v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hallaire" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102361v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102337v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Quilleuc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190052v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820523v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575160v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803011-0.00003-3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924635v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-8592-5_23" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824719v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821682v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03982865v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942625v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/at0f-9g34" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04142626v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03641345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03926361v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928708v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimos Anastasiou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Aran" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottlieb Basch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borbala Bir&#243;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809198v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Gomez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Mechlia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819075v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toutain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01924425v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00130432v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>