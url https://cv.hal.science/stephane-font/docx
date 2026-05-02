--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -1856,230 +1856,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric adjustment of a backstepping controller by non smooth optimization : Application to a rotary drilling system</w:t>
+                <w:t xml:space="preserve">Improvement of the Temporal Performance of a Nonlinear Missile Autopilot by Nonconvex Nonsmooth Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Lassami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farag Abdulgalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC workshop on control applications of optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.253-258</w:t>
+              <w:t xml:space="preserve">IEEE International Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Glasgow, United Kingdom. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259013v1</w:t>
+                <w:t xml:space="preserve">hal-00262393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Temporal Performance of a Nonlinear Missile Autopilot by Nonconvex Nonsmooth Optimization</w:t>
+                <w:t xml:space="preserve">Parametric adjustment of a backstepping controller by non smooth optimization : Application to a rotary drilling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Lassami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farag Abdulgalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Glasgow, United Kingdom. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">13th IFAC workshop on control applications of optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262393v1</w:t>
+                <w:t xml:space="preserve">hal-00259013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">District heating : a global approach to achieve high global efficiencies</w:t>
               </w:r>
@@ -3374,51 +3374,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1900D627"/>
+    <w:nsid w:val="BE70D245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3605,51 +3605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-font" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9623-6031" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050830082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mondon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lassami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farag Abdulgalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siguerdidjane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhed Naidja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Revilloud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04617430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04102621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.291" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2013.6662300" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262393v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferreres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.762074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)41058-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Folcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hiret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-font" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9623-6031" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050830082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mondon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lassami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farag Abdulgalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siguerdidjane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhed Naidja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Revilloud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04617430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04102621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.291" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2013.6662300" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferreres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.762074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)41058-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Folcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hiret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>