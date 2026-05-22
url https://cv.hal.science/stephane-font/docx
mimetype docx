--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -521,51 +521,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -617,806 +617,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Revilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Intelligent Robotics and Control Engineering (IRCE)</w:t>
+              <w:t xml:space="preserve">8th International Conference on Intelligent Robotics and Control Engineering (IRCE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Kunming, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227653v1</w:t>
+                <w:t xml:space="preserve">hal-05223979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Holistic Multi-Criteria Trajectory Evaluation Framework for Autonomous Driving in Mixed Traffic Environment</w:t>
+                <w:t xml:space="preserve">GTP-UDrive: Unified Game-Theoretic Trajectory Planner and Decision-Maker for Autonomous Driving in Mixed Traffic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhed Naidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Revilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Intelligent Robotics and Control Engineering (IRCE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Kunming, China</w:t>
+              <w:t xml:space="preserve">35th IEEE Intelligent Vehicles Symposium (IV 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223979v1</w:t>
+                <w:t xml:space="preserve">hal-04617430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GTP-UDrive: Unified Game-Theoretic Trajectory Planner and Decision-Maker for Autonomous Driving in Mixed Traffic Environments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dumur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Godoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th IEEE Intelligent Vehicles Symposium (IV 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617430v1</w:t>
+                <w:t xml:space="preserve">hal-04159671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Interactive Game Theory-PSO Based Comprehensive Framework for Autonomous Vehicle Decision Making and Trajectory Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhed Naidja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Revilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, International Federation of Automatic Control, Jul 2023, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04159671v1</w:t>
+                <w:t xml:space="preserve">hal-04102621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Game Theory-PSO Based Comprehensive Framework for Autonomous Vehicle Decision Making and Trajectory Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouhed Naidja</w:t>
+                <w:t xml:space="preserve">How to efficiently handle 300 projects on Model Representations and Analysis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Stoica Maniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Symposium on Advances in Control Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hamburg Bergedorf, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04102621v1</w:t>
+                <w:t xml:space="preserve">hal-03771236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to efficiently handle 300 projects on Model Representations and Analysis?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of a dedicated FMCW radar frequency synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Avignon-Meseldzija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Azarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Symposium on Advances in Control Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 European Conference on Circuit Theory and Design (ECCTD 2013) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dresde, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCTD.2013.6662300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03771236v1</w:t>
+                <w:t xml:space="preserve">hal-00933892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of a dedicated FMCW radar frequency synthesizer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Azarian</w:t>
+                <w:t xml:space="preserve">Feeding a genetic algorithm with an ant colony for constrained optimization - an application to the Unit Commitment problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Lesturgie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 European Conference on Circuit Theory and Design (ECCTD 2013) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Funchal - Madeira, Portugal. pp.CD-ROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCTD.2013.6662300⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00933892v1</w:t>
+                <w:t xml:space="preserve">hal-00293963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding a genetic algorithm with an ant colony for constrained optimization - an application to the Unit Commitment problem</w:t>
+                <w:t xml:space="preserve">Enhanced genetic algorithm with guarantee of feasibility for the Unit Commitment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
@@ -1430,114 +1443,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Funchal - Madeira, Portugal. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293963v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced genetic algorithm with guarantee of feasibility for the Unit Commitment problem</w:t>
+                <w:t xml:space="preserve">District heating networks models : complexity, tractability and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
@@ -1551,114 +1564,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Large Scale Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Gdansk, Poland. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258314v1</w:t>
+                <w:t xml:space="preserve">hal-00258306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">District heating networks models : complexity, tractability and applications</w:t>
+                <w:t xml:space="preserve">Optimisation and control of supply temperatures in district heating networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
@@ -1672,996 +1685,875 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Large Scale Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Gdansk, Poland. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Cachan, France. pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258306v1</w:t>
+                <w:t xml:space="preserve">hal-00259022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation and control of supply temperatures in district heating networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+                <w:t xml:space="preserve">Improvement of the Temporal Performance of a Nonlinear Missile Autopilot by Nonconvex Nonsmooth Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lassami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Mondon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Workshop on Control Applications of Optimisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Cachan, France. pp.183-188</w:t>
+              <w:t xml:space="preserve">IEEE International Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Glasgow, United Kingdom. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259022v1</w:t>
+                <w:t xml:space="preserve">hal-00262393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Temporal Performance of a Nonlinear Missile Autopilot by Nonconvex Nonsmooth Optimization</w:t>
+                <w:t xml:space="preserve">Parametric adjustment of a backstepping controller by non smooth optimization : Application to a rotary drilling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Lassami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farag Abdulgalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Glasgow, United Kingdom. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">13th IFAC workshop on control applications of optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.253-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262393v1</w:t>
+                <w:t xml:space="preserve">hal-00259013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric adjustment of a backstepping controller by non smooth optimization : Application to a rotary drilling system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farag Abdulgalil</w:t>
+                <w:t xml:space="preserve">District heating : a global approach to achieve high global efficiencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Tebbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC workshop on control applications of optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.253-258</w:t>
+              <w:t xml:space="preserve">IFAC workshop on Energy Saving Control in Plants and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Bansko, Bulgaria. pp.201-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259013v1</w:t>
+                <w:t xml:space="preserve">hal-00259023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">District heating : a global approach to achieve high global efficiencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sandou</w:t>
+                <w:t xml:space="preserve">Nonsmooth Optimization for Nonlinear Missile Autopilot : Improvement under Time Domain Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Lassami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Mondon</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC workshop on Energy Saving Control in Plants and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Bansko, Bulgaria. pp.201-206</w:t>
+              <w:t xml:space="preserve">IEEE CCA/CACSD/ISIC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259023v1</w:t>
+                <w:t xml:space="preserve">hal-00262401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsmooth Optimization for Nonlinear Missile Autopilot : Improvement under Time Domain Constraints</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche Entrée-Sortie et Optimisation Convexe : base de nouveaux outils de CAO pour la commande des systèmes non linéaires avec application en aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Magarotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ferreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CCA/CACSD/ISIC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Colloque Automatique et Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA-ENSAM, Jan 2003, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262401v1</w:t>
+                <w:t xml:space="preserve">hal-04139125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche Entrée-Sortie et Optimisation Convexe : base de nouveaux outils de CAO pour la commande des systèmes non linéaires avec application en aéronautique</w:t>
+                <w:t xml:space="preserve">De la nécessité d'outils effectifs ou la quête des problèmes LMIs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérard Scorletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Fromion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Scorletti</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Automatique et Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA-ENSAM, Jan 2003, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JNA-JDA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, lamih - université de valenciennes, 2003, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139125v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité d'outils effectifs ou la quête des problèmes LMIs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Fromion</w:t>
+                <w:t xml:space="preserve">Nonlinear dynamic autopilot design for the non minimum phase missile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houria Siguerdidjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Magarotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNA-JDA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Tampa-Florida, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.1998.762074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139256v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some control strategies of high angle of attack missile autopilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2680,70 +2572,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Devaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Automatic Control in Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Seoul, South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)41058-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2753,143 +2645,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatique fréquentielle avancée : apprentissage sur la commande d'un système mécanique flexible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fromion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duc</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.P. Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2899,51 +2791,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ant colonies for the unit commitment problem : from optimization to predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3002,73 +2894,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas Monmarché, Frédéric Guinand, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Ants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp. 119-138, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonie de fourmis pour le problème d'affectation d'unités : de l'optimisation à la commande prédictive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3077,123 +2969,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la coordination de Nicolas Monmarché, Frédéric Guinand, Patrick Siarry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourmis artificielles. Volume 1 : des bases de l'optimisation aux réalisations industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.153-173, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced genetic algorithm with guarantee of feasibility for the Unit Commitment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3202,111 +3094,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Tebbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.291-302, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3374,51 +3266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE70D245"/>
+    <w:nsid w:val="9B5714F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3605,51 +3497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-font" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9623-6031" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050830082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mondon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lassami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farag Abdulgalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siguerdidjane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227653v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhed Naidja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Revilloud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223979v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04617430v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04102621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.291" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2013.6662300" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262393v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259013v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferreres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.762074" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)41058-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836456v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Folcher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529123v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hiret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322302v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-font" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9623-6031" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/050830082" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mondon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213393v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lassami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farag Abdulgalil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siguerdidjane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223979v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhed Naidja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Revilloud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04617430v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04102621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771236v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Letort" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.291" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933892v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Avignon-Meseldzija" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Azarian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lesturgie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2013.6662300" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mondon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258314v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262401v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139125v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fromion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Magarotto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferreres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139256v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dinh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886743v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.762074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886705v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)41058-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Folcher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hiret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322302v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>