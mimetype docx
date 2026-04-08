--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -160,295 +160,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial sweeteners differentially activate sweet and bitter gustatory neurons in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Experimental Evolution Induced by Maternal Post-copulatory Factors in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Arntsen</w:t>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Grenon</w:t>
+                <w:t xml:space="preserve">Pratibha Sanjenbam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+                <w:t xml:space="preserve">Enisa Aruci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dupas</w:t>
+                <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.20785. </w:t>
+              <w:t xml:space="preserve">Behavior Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (1), pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-08467-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10519-024-10206-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186977v1</w:t>
+                <w:t xml:space="preserve">hal-04819178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evolution Induced by Maternal Post-copulatory Factors in Drosophila</w:t>
+                <w:t xml:space="preserve">Artificial sweeteners differentially activate sweet and bitter gustatory neurons in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+                <w:t xml:space="preserve">Christian Arntsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratibha Sanjenbam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jake Grenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Neiers</w:t>
+                <w:t xml:space="preserve">Stéphane Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (1), pp.29-42. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.20785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10519-024-10206-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-08467-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819178v1</w:t>
+                <w:t xml:space="preserve">hal-05186977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t>
               </w:r>
@@ -460,77 +460,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (44), pp.24724-24735. </w:t>
@@ -562,368 +562,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04761763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity, Localization and Regulation of Odorant Metabolizing Enzymes in the Newborn Rabbit: New Highlights on the Mammary Pheromone Nasal Metabolism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Role of Insect and Mammal Glutathione Transferases in Chemoperception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Boichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Steyaert</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Muradova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom13020322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473191v1</w:t>
+                <w:t xml:space="preserve">hal-04011738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Insect and Mammal Glutathione Transferases in Chemoperception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Activity, Localization and Regulation of Odorant Metabolizing Enzymes in the Newborn Rabbit: New Highlights on the Mammary Pheromone Nasal Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Senet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.bjad029.25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011738v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression Patterns of Drosophila Melanogaster Glutathione Transferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chertemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Hecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (7), pp.612. </w:t>
@@ -961,90 +961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of sex pheromone discrimination by a UDP-glycosyltransferase in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arièle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1108,64 +1108,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1229,51 +1229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on the expression of GSTE1 and GSTE7 in Drosophila chemosensory organs after isothiocyanate exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1281,51 +1281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Grassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20, pp.254-257. </w:t>
@@ -1380,51 +1380,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome P450-dependent metabolism of caffeine in [i]Drosophila melanogaster[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1501,90 +1501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenectin is a novel alphaPS2betaPS integrin ligand required for wing morphogenesis and male genital looping in Drosophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmy Kendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1680,90 +1680,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Odorant-Binding Proteins in nutrition under the control of microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enisa Aruçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cascais, Portugal</w:t>
@@ -1805,77 +1805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Drosophila Delta glutathione transferases involved in isothiocyanate detoxification and perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1911,1455 +1911,1455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Ferveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARET 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">The 4. International Conferences on Agricultural and Biological Sciences (ABS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790748v1</w:t>
+                <w:t xml:space="preserve">hal-02913182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymatic modulation of the bitter taste in Human and Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Ferveur</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4. International Conferences on Agricultural and Biological Sciences (ABS 2018)</w:t>
+              <w:t xml:space="preserve">4. International Conference on Agricultural and Biological Sciences (ABS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913182v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic modulation of the bitter taste in Human and Drosophila</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Agricultural and Biological Sciences (ABS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Colloque ARET 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857983v1</w:t>
+                <w:t xml:space="preserve">hal-02790748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t>
+                <w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785694v1</w:t>
+                <w:t xml:space="preserve">hal-02788727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Briand</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marika Kapsimali, Sep 2016, Dijon, France. pp.E45-E46</w:t>
+              <w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912249v1</w:t>
+                <w:t xml:space="preserve">hal-01575113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Artur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marika Kapsimali, Sep 2016, Dijon, France. pp.E45-E46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575114v1</w:t>
+                <w:t xml:space="preserve">hal-02912249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575118v1</w:t>
+                <w:t xml:space="preserve">hal-01575114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t>
+                <w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788727v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gotthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t>
+              <w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575113v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of CYP6d5 in the metabolism and the sensory perception of caffeine in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caffeine metabolism in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">, 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742181v1</w:t>
+                <w:t xml:space="preserve">hal-02741361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine metabolism in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Role of CYP6d5 in the metabolism and the sensory perception of caffeine in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741361v1</w:t>
+                <w:t xml:space="preserve">hal-02742181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of xenobiotic metabolizing enzymes in the perception of caffeine in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3410,51 +3410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CYTOCHROME p450 in the perception of caffeine in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,51 +3518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CYTOCHROME p450 in the perception of caffeine in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,64 +3671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3783,90 +3783,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two sexually dimorphic Odorant binding proteins are affected by microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enisa Aruçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Saint-Malo, France. </w:t>
@@ -3908,90 +3908,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Drosophila Neurobiology Conference (Neurofly 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cracovie, Poland. , 1 p., 2018</w:t>
@@ -4014,333 +4014,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and enzymatic characterization of a Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
+                <w:t xml:space="preserve">P45 - Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Chemical Senses, 41 (9), 1 p., 2016, Chemical Senses</w:t>
+              <w:t xml:space="preserve">The 26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579982v1</w:t>
+                <w:t xml:space="preserve">hal-02917669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P45 - Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
+                <w:t xml:space="preserve">Structural and enzymatic characterization of a Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemical Senses, 41 (9), 1 p., 2016, Chemical Senses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917669v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des enzymes du métabolisme des xénobiotiques dans la perception de la caféine chez la drosophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,51 +4481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DD5910F"/>
+    <w:nsid w:val="2B6CF38F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4712,51 +4712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-fraichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7515-7078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186977v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arntsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Grenon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08467-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Sanjenbam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aruci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-024-10206-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011738v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13070612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grassein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.07.062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117328" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boug&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Kendall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouhin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.02.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aru&#231;i" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferveur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912249v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579982v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356933.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-fraichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7515-7078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Sanjenbam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aruci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-024-10206-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arntsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Grenon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08467-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13070612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grassein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.07.062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117328" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boug&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Kendall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouhin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.02.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aru&#231;i" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferveur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356933.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>