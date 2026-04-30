--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -126,329 +126,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evolution Induced by Maternal Post-copulatory Factors in Drosophila</w:t>
+                <w:t xml:space="preserve">Artificial sweeteners differentially activate sweet and bitter gustatory neurons in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+                <w:t xml:space="preserve">Christian Arntsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratibha Sanjenbam</w:t>
+                <w:t xml:space="preserve">Jake Grenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Neiers</w:t>
+                <w:t xml:space="preserve">Stéphane Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (1), pp.29-42. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.20785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10519-024-10206-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-08467-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819178v1</w:t>
+                <w:t xml:space="preserve">hal-05186977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial sweeteners differentially activate sweet and bitter gustatory neurons in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Experimental Evolution Induced by Maternal Post-copulatory Factors in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Arntsen</w:t>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Grenon</w:t>
+                <w:t xml:space="preserve">Pratibha Sanjenbam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+                <w:t xml:space="preserve">Enisa Aruci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dupas</w:t>
+                <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.20785. </w:t>
+              <w:t xml:space="preserve">Behavior Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (1), pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-08467-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10519-024-10206-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186977v1</w:t>
+                <w:t xml:space="preserve">hal-04819178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t>
               </w:r>
@@ -460,77 +460,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (44), pp.24724-24735. </w:t>
@@ -594,51 +594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Muradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -696,2191 +696,2066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity, Localization and Regulation of Odorant Metabolizing Enzymes in the Newborn Rabbit: New Highlights on the Mammary Pheromone Nasal Metabolism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Expression Patterns of Drosophila Melanogaster Glutathione Transferases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Steyaert</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chertemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Hecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Senses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (7), pp.612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects13070612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04473191v1</w:t>
+                <w:t xml:space="preserve">hal-03728127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression Patterns of Drosophila Melanogaster Glutathione Transferases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gonis</w:t>
+                <w:t xml:space="preserve">Modulation of sex pheromone discrimination by a UDP-glycosyltransferase in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arièle Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Schwartz</w:t>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects13070612⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes11030237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728127v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of sex pheromone discrimination by a UDP-glycosyltransferase in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Faure</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes11030237⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-019-0673-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498984v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Data on the expression of GSTE1 and GSTE7 in Drosophila chemosensory organs after isothiocyanate exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Delompré</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Grassein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Senet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-019-0673-2⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.254-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.07.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02384207v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data on the expression of GSTE1 and GSTE7 in Drosophila chemosensory organs after isothiocyanate exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cytochrome P450-dependent metabolism of caffeine in [i]Drosophila melanogaster[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Senet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.07.062⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02624391v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome P450-dependent metabolism of caffeine in [i]Drosophila melanogaster[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Coelho</w:t>
+                <w:t xml:space="preserve">Tenectin is a novel alphaPS2betaPS integrin ligand required for wing morphogenesis and male genital looping in Drosophila.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timmy Kendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 340 (2), pp.504-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ydbio.2010.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Odorant-Binding Proteins in nutrition under the control of microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enisa Aruçi</w:t>
+                <w:t xml:space="preserve">Activity, Localization and Regulation of Odorant Metabolizing Enzymes in the Newborn Rabbit: New Highlights on the Mammary Pheromone Nasal Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Cascais, Portugal</w:t>
+              <w:t xml:space="preserve">The 45th Annual Meeting - Association for Chemoreception Sciences (AChemS XLV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Bonita Springs, FL, United States. pp.bjad029.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790105v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Drosophila Delta glutathione transferases involved in isothiocyanate detoxification and perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gonis</w:t>
+                <w:t xml:space="preserve">The role of Odorant-Binding Proteins in nutrition under the control of microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enisa Aruçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Moitrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. 1 p</w:t>
+              <w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734775v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characterization of Drosophila Delta glutathione transferases involved in isothiocyanate detoxification and perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Ferveur</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4. International Conferences on Agricultural and Biological Sciences (ABS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">41. annual meeting - association for chemoreception sciences (AChemS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bonita Springs, Florida, United States. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913182v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic modulation of the bitter taste in Human and Drosophila</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+                <w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Agricultural and Biological Sciences (ABS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Colloque ARET 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857983v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Ferveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARET 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">The 4. International Conferences on Agricultural and Biological Sciences (ABS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790748v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Enzymatic modulation of the bitter taste in Human and Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Agricultural and Biological Sciences (ABS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788727v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Artur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marika Kapsimali, Sep 2016, Dijon, France. pp.E45-E46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575113v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Briand</w:t>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marika Kapsimali, Sep 2016, Dijon, France. pp.E45-E46</w:t>
+              <w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912249v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gotthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575114v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t>
@@ -2903,679 +2778,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575118v1</w:t>
+                <w:t xml:space="preserve">hal-02788727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine metabolism in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741361v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CYP6d5 in the metabolism and the sensory perception of caffeine in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of xenobiotic metabolizing enzymes in the perception of caffeine in Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Caffeine metabolism in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Olfaction and Taste (ISOT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746002v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of CYTOCHROME p450 in the perception of caffeine in Drosophila melanogaster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Role of xenobiotic metabolizing enzymes in the perception of caffeine in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th French Drosophila Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">16th International Symposium on Olfaction and Taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745782v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CYTOCHROME p450 in the perception of caffeine in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th French Drosophila Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of CYTOCHROME p450 in the perception of caffeine in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3671,64 +3671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3783,90 +3783,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two sexually dimorphic Odorant binding proteins are affected by microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enisa Aruçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Saint-Malo, France. </w:t>
@@ -3895,103 +3895,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Drosophila Neurobiology Conference (Neurofly 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cracovie, Poland. , 1 p., 2018</w:t>
@@ -4014,346 +4014,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P45 - Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Structural and enzymatic characterization of a Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemical Senses, 41 (9), 1 p., 2016, Chemical Senses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917669v1</w:t>
+                <w:t xml:space="preserve">hal-01579982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and enzymatic characterization of a Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">P45 - Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxford University Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01579982v1</w:t>
+                <w:t xml:space="preserve">hal-02917669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des enzymes du métabolisme des xénobiotiques dans la perception de la caféine chez la drosophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4481,51 +4481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B6CF38F"/>
+    <w:nsid w:val="4614520D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4712,51 +4712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-fraichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7515-7078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Sanjenbam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aruci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-024-10206-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arntsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Grenon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08467-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13070612" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grassein" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.07.062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212004v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117328" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761472v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boug&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Kendall" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouhin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.02.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aru&#231;i" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferveur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356933.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-fraichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7515-7078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186977v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arntsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Grenon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08467-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Sanjenbam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aruci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-024-10206-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13070612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grassein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.07.062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boug&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Kendall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouhin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.02.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aru&#231;i" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferveur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579982v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356933.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>