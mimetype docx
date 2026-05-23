--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -160,295 +160,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial sweeteners differentially activate sweet and bitter gustatory neurons in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Experimental Evolution Induced by Maternal Post-copulatory Factors in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Arntsen</w:t>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Grenon</w:t>
+                <w:t xml:space="preserve">Pratibha Sanjenbam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+                <w:t xml:space="preserve">Enisa Aruci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dupas</w:t>
+                <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.20785. </w:t>
+              <w:t xml:space="preserve">Behavior Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (1), pp.29-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-08467-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10519-024-10206-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186977v1</w:t>
+                <w:t xml:space="preserve">hal-04819178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evolution Induced by Maternal Post-copulatory Factors in Drosophila</w:t>
+                <w:t xml:space="preserve">Artificial sweeteners differentially activate sweet and bitter gustatory neurons in &amp;lt;i&amp;gt;Drosophila&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+                <w:t xml:space="preserve">Christian Arntsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratibha Sanjenbam</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Jake Grenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Neiers</w:t>
+                <w:t xml:space="preserve">Stéphane Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (1), pp.29-42. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.20785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10519-024-10206-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-08467-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819178v1</w:t>
+                <w:t xml:space="preserve">hal-05186977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and Cellular Characterization of the Glutathione Transferases Involved in the Olfactory Metabolism of the Mammary Pheromone</w:t>
               </w:r>
@@ -460,77 +460,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 72 (44), pp.24724-24735. </w:t>
@@ -594,51 +594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Boichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Muradova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -715,51 +715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression Patterns of Drosophila Melanogaster Glutathione Transferases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chertemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -836,90 +836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of sex pheromone discrimination by a UDP-glycosyltransferase in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arièle Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -983,64 +983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conserved odorant binding protein is required for essential amino acid detection in Drosophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,51 +1104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data on the expression of GSTE1 and GSTE7 in Drosophila chemosensory organs after isothiocyanate exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1255,51 +1255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome P450-dependent metabolism of caffeine in [i]Drosophila melanogaster[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1376,90 +1376,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenectin is a novel alphaPS2betaPS integrin ligand required for wing morphogenesis and male genital looping in Drosophila.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timmy Kendall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1568,64 +1568,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Steyaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1680,90 +1680,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Odorant-Binding Proteins in nutrition under the control of microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enisa Aruçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. international congress of the european-chemoreception-research-organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Cascais, Portugal</w:t>
@@ -1805,77 +1805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Drosophila Delta glutathione transferases involved in isothiocyanate detoxification and perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1911,1455 +1911,1455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Ferveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARET 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">The 4. International Conferences on Agricultural and Biological Sciences (ABS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790748v1</w:t>
+                <w:t xml:space="preserve">hal-02913182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enzymatic modulation of the bitter taste in Human and Drosophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Belloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Ferveur</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4. International Conferences on Agricultural and Biological Sciences (ABS 2018)</w:t>
+              <w:t xml:space="preserve">4. International Conference on Agricultural and Biological Sciences (ABS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913182v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic modulation of the bitter taste in Human and Drosophila</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Implication de l’OBP19b dans la perception gustative des acides aminés chez &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Agricultural and Biological Sciences (ABS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Colloque ARET 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857983v1</w:t>
+                <w:t xml:space="preserve">hal-02790748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Rihani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Loïc Briand</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marika Kapsimali, Sep 2016, Dijon, France. pp.E45-E46</w:t>
+              <w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912249v1</w:t>
+                <w:t xml:space="preserve">hal-01575113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
+                <w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575114v1</w:t>
+                <w:t xml:space="preserve">hal-02788727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t>
+                <w:t xml:space="preserve">Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ferveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Artur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
+              <w:t xml:space="preserve">The 26. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marika Kapsimali, Sep 2016, Dijon, France. pp.E45-E46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575118v1</w:t>
+                <w:t xml:space="preserve">hal-02912249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t>
+                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delompré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785694v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of odorant binding protein 28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t>
+                <w:t xml:space="preserve">The implication of OBP28a in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt; chemosensory perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Réunion Annuelle du Groupement de Recherche Odorant-Odeur-Olfaction (GDR O3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">31. French Drosophila Meeting (FDM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788727v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of odorant-binding proteins in the Drosophila melanogaster chemoreception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ligand binding properties of OBP28a, a recombinant odorant binding protein from Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gotthard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. forum des Jeunes chercheurs</w:t>
+              <w:t xml:space="preserve">18. rencontre du Club de neurobiologie des invertébrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dijon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575113v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of CYP6d5 in the metabolism and the sensory perception of caffeine in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caffeine metabolism in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">, 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742181v1</w:t>
+                <w:t xml:space="preserve">hal-02741361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caffeine metabolism in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Role of CYP6d5 in the metabolism and the sensory perception of caffeine in &amp;lt;em&amp;gt;Drosophila melanogaster&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741361v1</w:t>
+                <w:t xml:space="preserve">hal-02742181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of xenobiotic metabolizing enzymes in the perception of caffeine in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Heydel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3410,51 +3410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CYTOCHROME p450 in the perception of caffeine in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3518,51 +3518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of CYTOCHROME p450 in the perception of caffeine in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3671,64 +3671,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Sabelle Hjeij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3783,90 +3783,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two sexually dimorphic Odorant binding proteins are affected by microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enisa Aruçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Moitrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Saint-Malo, France. </w:t>
@@ -3908,90 +3908,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBP19b is involved in the taste perception of amino acid in Drosophila melanogaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Rihani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Delompré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. European Drosophila Neurobiology Conference (Neurofly 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Cracovie, Poland. , 1 p., 2018</w:t>
@@ -4014,333 +4014,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and enzymatic characterization of a Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
+                <w:t xml:space="preserve">P45 - Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Chemical Senses, 41 (9), 1 p., 2016, Chemical Senses</w:t>
+              <w:t xml:space="preserve">The 26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579982v1</w:t>
+                <w:t xml:space="preserve">hal-02917669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P45 - Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
+                <w:t xml:space="preserve">Structural and enzymatic characterization of a Drosophila melanogaster glutathione transferase overexpressed in the sensory organs after exposure to bitter molecules in food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ferveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Artur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">17. international symposium on Olfaction and taste (ISOT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chemical Senses, 41 (9), 1 p., 2016, Chemical Senses</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917669v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des enzymes du métabolisme des xénobiotiques dans la perception de la caféine chez la drosophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Fraichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,51 +4481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4614520D"/>
+    <w:nsid w:val="ED50F651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4712,51 +4712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-fraichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7515-7078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186977v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arntsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Grenon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08467-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819178v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Sanjenbam" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aruci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-024-10206-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13070612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grassein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.07.062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boug&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Kendall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouhin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.02.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aru&#231;i" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913182v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferveur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912249v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579982v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356933.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917669v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-fraichard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7515-7078" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819178v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratibha Sanjenbam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aruci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-024-10206-w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186977v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Arntsen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Grenon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chauvel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08467-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04761763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sabelle Hjeij" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c07000" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boichot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Muradova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Senet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020322" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728127v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gonis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chertemps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hecker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects13070612" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari&#232;le Legendre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11030237" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02384207v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Rihani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delompr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-019-0673-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624391v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gonzalez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Grassein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Delarue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.07.062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212004v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coelho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Goff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Artur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117328" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00761472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boug&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timmy Kendall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bouhin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2010.02.008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04473191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Steyaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790105v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enisa Aru&#231;i" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Moitrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734775v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Chavanne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Briand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913182v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ferveur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575113v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912249v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575114v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785694v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Heydel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742181v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745782v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857676v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/356933.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>