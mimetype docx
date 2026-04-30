--- v0 (2026-03-23)
+++ v1 (2026-04-30)
@@ -863,286 +863,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03755076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des pratiques agricoles médiévales encore méconnues archéologiquement en Île-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duha Alioğlu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Actes de la table ronde « Archéologie du village en Ile-de-France », Nanterre 17-18 janvier 2019, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431948v1</w:t>
+                <w:t xml:space="preserve">hal-03664076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pratiques agricoles médiévales encore méconnues archéologiquement en Île-de-France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Historical management of equine resources in France from the Iron Age to the Modern Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lepetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duha Alioğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique d'Île-de-France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (B), pp.103250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664076v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les boucheries de village du XIXe siècle sous le regard naissant de l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bach Anne-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1183,416 +1183,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02468937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
+                <w:t xml:space="preserve">Les archéozoologues face à l'économie : esquisse d'une question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Bridault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les archéologues face à l'économie, HS (5), pp.133-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeopages.9664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977603v1</w:t>
+                <w:t xml:space="preserve">hal-02290014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naksri Wilailuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (4), pp.295-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archéozoologues face à l'économie : esquisse d'une question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenoble Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bridault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kevin Burdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les archéologues face à l'économie, HS (5), pp.133-139. </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.275-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeopages.9664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290014v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of an outstanding Hoabinhian site from the Late Pleistocene at Doi Pha Kan (Lampang province, northern Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1676,650 +1676,650 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant propos, dossier archéozoologies</w:t>
+                <w:t xml:space="preserve">L'étude des ossements animaux en contexte d'archéologie préventive Vers un minimum méthodologique commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+                <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 148, pp.3-4. </w:t>
+              <w:t xml:space="preserve">, 2017, Archéozoologies, 148, pp.5-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.3690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.3694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997021v1</w:t>
+                <w:t xml:space="preserve">hal-02469686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étude des ossements animaux en contexte d'archéologie préventive Vers un minimum méthodologique commun</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dépôts animaux et humain de la fin de l’âge du Bronze dans une fosse à profil «en Y» à Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Rapone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vianney Forest</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1-2, pp.57-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469686v1</w:t>
+                <w:t xml:space="preserve">hal-03879873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts animaux et humain de la fin de l’âge du Bronze dans une fosse à profil «en Y» à Amiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant propos, dossier archéozoologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Rapone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Favart</w:t>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.3690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879873v1</w:t>
+                <w:t xml:space="preserve">hal-02997021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laang Spean cave (Battambang province): A tale of occupation in Cambodia from the Late Upper Pleistocene to Holocene</w:t>
+                <w:t xml:space="preserve">A sustainable review of the Middle Pleistocene benchmark sites including the Ailuropoda–Stegodon faunal complex: The Proboscidean point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heng Sophady</w:t>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Puaud</w:t>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 416, pp.162-176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.049⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 416, pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03039607v1</w:t>
+                <w:t xml:space="preserve">hal-02977037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable review of the Middle Pleistocene benchmark sites including the Ailuropoda–Stegodon faunal complex: The Proboscidean point of view</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Laang Spean cave (Battambang province): A tale of occupation in Cambodia from the Late Upper Pleistocene to Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Debruyne</w:t>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 416, pp.12-26. </w:t>
+              <w:t xml:space="preserve">, 2016, 416, pp.162-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977037v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hoabinhian from Laang Spean Cave in its stratigraphic, chronological, typo-technological and environmental context (Cambodia, Battambang province)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Celiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2514,51 +2514,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres) : enclos et cimetière du haut Moyen Âge, habitat du XIe siècle.</w:t>
+                <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres) : enclos et cimetière du haut Moyen Âge, habitat du XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bambagioni</w:t>
@@ -3519,64 +3519,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4395,353 +4395,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune hors poissons et mollusques [Les apports des disciplines liées aux sciences de la vie et de la terre]</w:t>
+                <w:t xml:space="preserve">Les produits carnés [Culture matérielle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Tresset</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.43, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.383-390, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569783v1</w:t>
+                <w:t xml:space="preserve">hal-04570455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits carnés [Culture matérielle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Tresset†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.383-390, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.157-162, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570455v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les produits carnés [Culture matérielle]</w:t>
+                <w:t xml:space="preserve">La faune hors poissons et mollusques [Les apports des disciplines liées aux sciences de la vie et de la terre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.157-162, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
+              <w:t xml:space="preserve">, pp.43, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570320v1</w:t>
+                <w:t xml:space="preserve">hal-04569783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéozoologie dans la chaîne opératoire de l’archéologie préventive en France : du diagnostic au rendu de rapport de fouille</w:t>
               </w:r>
@@ -5006,281 +5006,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Animal Bone Assemblages: A New Perception of Meat Supply Strategies for Early Holocene Mainland Southeast Asia?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La ferme gauloise des Tartres à Saint-Denis/Pierrefitte-sur-Seine (Seine-Saint-Denis, IIe-Ier s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lafage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zeitoun</w:t>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Forestier</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Noel Hidalgo Tan. </w:t>
+                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touquet Laporte-Cassagne C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Southeast Asian Archaeology 2016 : selected papers from the second SEAMEO SPAFA International Conference on Southeast Asian Archaeology, Bangkok, Thailand 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noel Hidalgo Tan, 2018</w:t>
+              <w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le Bassin versant du Crould en Val d'Oise et ses marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.295-332, 2018, Revue archéologique d'Île-de-France, Supplément 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469185v1</w:t>
+                <w:t xml:space="preserve">mnhn-02419825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ferme gauloise des Tartres à Saint-Denis/Pierrefitte-sur-Seine (Seine-Saint-Denis, IIe-Ier s. av. J.-C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Animal Bone Assemblages: A New Perception of Meat Supply Strategies for Early Holocene Mainland Southeast Asia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lafage</w:t>
+                <w:t xml:space="preserve">P. Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Giraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frère</w:t>
+                <w:t xml:space="preserve">H. Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Leconte</w:t>
+                <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Touquet Laporte-Cassagne C. </w:t>
+                <w:t xml:space="preserve">H. Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noel Hidalgo Tan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le Bassin versant du Crould en Val d'Oise et ses marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.295-332, 2018, Revue archéologique d'Île-de-France, Supplément 5</w:t>
+              <w:t xml:space="preserve">Advancing Southeast Asian Archaeology 2016 : selected papers from the second SEAMEO SPAFA International Conference on Southeast Asian Archaeology, Bangkok, Thailand 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noel Hidalgo Tan, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02419825v1</w:t>
+                <w:t xml:space="preserve">hal-02469185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes osseux</w:t>
               </w:r>
@@ -5638,51 +5638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5711,511 +5711,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2022 et bilan de triennale</w:t>
+                <w:t xml:space="preserve">Île-de-France, Seine-et-Marne (77), &amp;quot;Tertre de Montereau / Aérodrome de Villaroche&amp;quot;. Fouille 2018-19. Le Secteur Nord Est : seigneurie / hameau de Courceaux, occupations du haut Moyen Âge à la période moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
+                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; Archeodunum; Eveha; DHAAP; CRAVO; SRA - Île-de-France. 2023, pp.346</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006999v1</w:t>
+                <w:t xml:space="preserve">hal-04904519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marly-la-Ville, 5 – 15, rue Gabriel Péri «Le Village» : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Warmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Île-de-France, Seine-et-Marne (77), &amp;quot;Tertre de Montereau / Aérodrome de Villaroche&amp;quot;. Fouille 2018-19. Le Secteur Nord Est : seigneurie / hameau de Courceaux, occupations du haut Moyen Âge à la période moderne</w:t>
+                <w:t xml:space="preserve">Paris (IVe), Allée des Justes de France (ancienne rue du Grenier‑sur‑l’eau), Mémorial de la Shoah : rapport de fouille, 384 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
+                <w:t xml:space="preserve">Xavier Peixoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bauchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Claude</w:t>
+                <w:t xml:space="preserve">Hubert Cabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Celly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904519v1</w:t>
+                <w:t xml:space="preserve">hal-04174011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris (IVe), Allée des Justes de France (ancienne rue du Grenier‑sur‑l’eau), Mémorial de la Shoah : rapport de fouille, 384 p.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2022 et bilan de triennale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; Archeodunum; Eveha; DHAAP; CRAVO; SRA - Île-de-France. 2023, pp.346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Peixoto</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04174011v1</w:t>
+                <w:t xml:space="preserve">hal-05006999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris (75), 4e arrondissement, 47 rue Vieille-du-Temple / 10 rue des Guillemites, Hôtel des Ambassadeurs : rapport de fouille archéologique</w:t>
               </w:r>
@@ -6240,64 +6240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Celly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DHAAP. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6542,90 +6542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7013,90 +7013,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagny-sur-Marne (Seine-et-Marne), 6 boulevard Charpentier : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Celly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lorquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Avinain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Claude-Devalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7692,51 +7692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84F24323"/>
+    <w:nsid w:val="1B5FEAC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7923,51 +7923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-frere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3681-6138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187926840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295327580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Harper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03664076v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Anne-Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.9557" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9664" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997021v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3690" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469686v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3694" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879873v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Favart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Blairvacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.05.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRNM4V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357713v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120025190" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seguier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mallet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clavel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannette Laubenheimer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601353v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellido" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charamond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569783v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570455v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset&#8224;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570320v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03330110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/42nf-9a30" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469185v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auetrakulvit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heng Sophady" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419825v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepetz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04904519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937950v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aunay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934878v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095328v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000419v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-frere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3681-6138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187926840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295327580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Harper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03664076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Anne-Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.9557" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9664" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Favart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Blairvacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.05.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRNM4V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357713v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120025190" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seguier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mallet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clavel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannette Laubenheimer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601353v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellido" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charamond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset&#8224;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03330110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/42nf-9a30" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auetrakulvit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heng Sophady" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepetz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04904519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173118v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937950v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aunay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934878v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095328v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000419v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>