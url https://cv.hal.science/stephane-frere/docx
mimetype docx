--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -312,51 +312,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157537v1</w:t>
+                <w:t xml:space="preserve">hal-04873087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of the extinct wolf population from France in the context of global phylogeographic changes throughout the Holocene</w:t>
               </w:r>
@@ -446,51 +446,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.17054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873087v1</w:t>
+                <w:t xml:space="preserve">hal-04157537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archéologie de la peste et des épidémies</w:t>
               </w:r>
@@ -1079,1948 +1079,1960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les boucheries de village du XIXe siècle sous le regard naissant de l’archéologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bach Anne-Marie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenoble Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Burdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aof.9557⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468937v1</w:t>
+                <w:t xml:space="preserve">hal-02977603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archéozoologues face à l'économie : esquisse d'une question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les archéologues face à l'économie, HS (5), pp.133-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeopages.9664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and weight estimations of subfossil monitor lizards (Varanus sp. Merrem 1820) with an application to the Hoabinhian assemblage of Doi Pha Kan (Late Pleistocene, Lampang province, Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Hanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naksri Wilailuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (4), pp.295-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les boucheries de village du XIXe siècle sous le regard naissant de l’archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bach Anne-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Viande et architecture, S13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.9557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977603v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of an outstanding Hoabinhian site from the Late Pleistocene at Doi Pha Kan (Lampang province, northern Thailand)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ara.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des ossements animaux en contexte d'archéologie préventive Vers un minimum méthodologique commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Archéozoologies, 148, pp.5-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.3694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts animaux et humain de la fin de l’âge du Bronze dans une fosse à profil «en Y» à Amiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Rapone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Favart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1-2, pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos, dossier archéozoologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 148, pp.3-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.3690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sustainable review of the Middle Pleistocene benchmark sites including the Ailuropoda–Stegodon faunal complex: The Proboscidean point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 416, pp.12-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laang Spean cave (Battambang province): A tale of occupation in Cambodia from the Late Upper Pleistocene to Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 416, pp.162-176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hoabinhian from Laang Spean Cave in its stratigraphic, chronological, typo-technological and environmental context (Cambodia, Battambang province)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Celiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3, p. 194-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2015.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres): enclos et cimetière du Haut Moyen Age, habitat du XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bambagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania - Supplément</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25, pp.233-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de la vallée de Faye à Villiers-en-Plaine (Deux-Sèvres) : enclos et cimetière du haut Moyen Âge, habitat du XIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bambagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Farago-Szekeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25, pp.233-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/aquit.2009.1188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00608203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of novel 5-substituted indirubins as protein kinases inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Ferandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Blairvacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (18), pp.6434-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2006.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovins et rapaces : des dépôts d’animaux à Orléans (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Riquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 23, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Friendly Microwave-Assisted Scaleable Synthesis of 2-Cyanobenzothiazoles via N -Arylimino-1,2,3-dithiazoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Thiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 33 (21), pp.3795-3804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1081/SCC-120025190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3030,944 +3042,944 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender les forêts des sociétés anciennes par le biais des animaux, apports, limites et perspectives de l' archéozo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribution des forêts passées aux forêts d’aujourd’hui et de demain : apports des approches bioarchéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexa Dufraisse; Sophie Martin; Vanessa Py-Saragaglia; Vincent Robin; Emmanuelle Vila, Oct 2024, Aspet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des grands aménagements à la synthèse archéozoologique : un parcours inachevé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du territoire aux pratiques agricoles. Gérer et exploiter les campagnes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, journée du projet collectif de l’UMR 7041 ArScAn Ruralités, Oct 2022, Nanterre (92), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Néolithique sans élevage, l’importance de l’environnement sur les choix de subsistance depuis la Chine des confins jusqu’en Asie du sud-est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Sebillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mondes du Néolithique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inrap; Musée du Quai Branly, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zooarchaeology at the French National Institute for Preventive Archaeological Research. (INRAP): Daily Practices and Adaptive Choices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xe colloque d’archéozoologie en Chine, Xi’an, Académie archéologique de la Province du Shaanxi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Shaanxi, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéozoologie dans la chaîne opératoire de l’archéologie préventive en France : du diagnostic au rendu de rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches [4e séminaire scientifique et technique de l’Inrap]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler, Nov 2019, Sélestat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thézy Glimont un candidat sanctuaire ? Avancée des travaux et état de la réflexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bechennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Sacré science !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897839v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02426683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thézy Glimont un candidat sanctuaire ? Avancée des travaux et état de la réflexion</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of the occurrences of Monitor Lizards (Varanus sp.) from Late Pleistocene to Holocene in continental South-East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Hen Sophady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sacré science !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Amiens, France</w:t>
+              <w:t xml:space="preserve">The 5th International Palaeontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02426683v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faciès augustéen de la plaine de France d'après le mobilier des établissements de Charny et de Compans (Seine-et-Marne).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Seguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannette Laubenheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le faciès augustéen de la plaine de France d'après le mobilier des établissements de Charny et de Compans (Seine-et-Marne).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Blois, France. p. 529-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gaulois d'Ile de France au second Âge du Fer et leur cheptel : état de la question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Méniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean- Hervé Yvinec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Gaulois d'Ile de France au second Âge du Fer et leur cheptel : état de la question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Saint Denis, France. pp.261-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00459211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3977,111 +3989,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéozoologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, dossier n° 148, 62 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4091,147 +4103,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de l'exposition : D'une rive à l'autre, Chelles-Gournay : ville de Chelles, musée Alfred Bonno, [du 21 juin 2010 au 30 juin 2011]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bellido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Charamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bulletin Hors-Série de la Société Archéologique et Historique de Chelles (Hors-série), 92 p., 2010, 2951677480</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4241,310 +4253,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animals and people. Hunting, fishing, stockbreeding and diet in Sumatra from late eleventh to early fourteenth century. The exemple of the Kota Cina settlement site in the strait of Malacca.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Perret; Heddy Surachman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kota Cina: A Settlement in the Strait of Malacca (Late Eleventh – Early Fourteenth Centuries CE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (special issue 4), KPG (Kepustakaan Populer Gramedia); Association Archipel; Ecole française d'Extrême-Orient, pp.218-224, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animals and people. Hunting, fishing, stockbreeding and diet in Sumatra from late eleventh to early fourteenth century. The exemple of the Kota Cina settlement site in the strait of Malacca.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Perret, Heddy Surachman (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kota Cina: A Settlement in the Strait of Malacca (Late Eleventh – Early Fourteenth Centuries CE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (special issue 4), KPG (Kepustakaan Populer Gramedia); Association Archipel; Ecole française d'Extrême-Orient, pp.307-334, 2024, 978-623-134-213-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits carnés [Culture matérielle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-390, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits carnés [Culture matérielle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4555,1040 +4567,1040 @@
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-162, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faune hors poissons et mollusques [Les apports des disciplines liées aux sciences de la vie et de la terre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tresset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjolaine de Muylder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La "mare aux canards" à Noyon : un nouvel éclairage sur les très grandes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">villae</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> gallo-romaines de plan régulier en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Archéologique de Picardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43, 2023, Revue Archéologique de Picardie, Numéro spécial 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéozoologie dans la chaîne opératoire de l’archéologie préventive en France : du diagnostic au rendu de rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12 p., 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/42nf-9a30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stage &amp;lt;em&amp;gt;Archéologie environnementale&amp;lt;/em&amp;gt; : une approche thématique et transversale des sciences naturelles appliquées à l’archéologie préventive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Broes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inrap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20 p., 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/jtxq-z907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03046105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ferme gauloise des Tartres à Saint-Denis/Pierrefitte-sur-Seine (Seine-Saint-Denis, IIe-Ier s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lafage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lepareux-Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Touquet Laporte-Cassagne C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites ruraux du second âge du Fer dans le Bassin versant du Crould en Val d'Oise et ses marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-332, 2018, Revue archéologique d'Île-de-France, Supplément 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-02419825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doi Pha Kan (Thailand), Ban Tha Si (Thailand) and Laang Spean (Cambodia) Animal Bone Assemblages: A New Perception of Meat Supply Strategies for Early Holocene Mainland Southeast Asia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Heng Sophady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zeitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Noel Hidalgo Tan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing Southeast Asian Archaeology 2016 : selected papers from the second SEAMEO SPAFA International Conference on Southeast Asian Archaeology, Bangkok, Thailand 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Noel Hidalgo Tan, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les restes osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Munoz Claudine; Gaston Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le quartier antique du Palatium et ses domus Archéologie au collège Lumière à Besançon (Doubs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, p. 517-536, 2017, Série Environnement, sociétés et archéologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alimentation carnée dans le sud du Bassin parisien à l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Auxiette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Germinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Horard-Herbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Malrain; Geertrui Blancquaert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution des sociétés gauloises du Second âge du Fer, entre mutations internes et influences externes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 30, Société archéologique de Picardie, pp.565-580, 2016, Revue archéologique de Picardie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01803400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des accumulations de cadavres d’équidés aux portes des villes romaines. Pratiques hygiénistes, récupération de matière première et équarrissage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lepetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Monique Mergoil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auxiette (G.), MÉniel (P.) éd. – Les dépôts d’ossements d’animaux en France, de la fouille à l’interprétation : actes de la table ronde, Glux-en-Glenne, 15 au 17 octobre 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5598,2033 +5610,2033 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 68 Boulevard du Couchant: rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Samuelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bustos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2024, pp.75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Île-de-France, Seine-et-Marne (77), &amp;quot;Tertre de Montereau / Aérodrome de Villaroche&amp;quot;. Fouille 2018-19. Le Secteur Nord Est : seigneurie / hameau de Courceaux, occupations du haut Moyen Âge à la période moderne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marly-la-Ville, 5 – 15, rue Gabriel Péri «Le Village» : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Warmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04904519v1</w:t>
+                <w:t xml:space="preserve">hal-04173118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marly-la-Ville, 5 – 15, rue Gabriel Péri «Le Village» : rapport de fouille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Île-de-France, Seine-et-Marne (77), &amp;quot;Tertre de Montereau / Aérodrome de Villaroche&amp;quot;. Fouille 2018-19. Le Secteur Nord Est : seigneurie / hameau de Courceaux, occupations du haut Moyen Âge à la période moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Warmé</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04173118v1</w:t>
+                <w:t xml:space="preserve">hal-04904519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris (IVe), Allée des Justes de France (ancienne rue du Grenier‑sur‑l’eau), Mémorial de la Shoah : rapport de fouille, 384 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Cabart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Celly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2022 et bilan de triennale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; Archeodunum; Eveha; DHAAP; CRAVO; SRA - Île-de-France. 2023, pp.346</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris (75), 4e arrondissement, 47 rue Vieille-du-Temple / 10 rue des Guillemites, Hôtel des Ambassadeurs : rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Avinain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Cavanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Celly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DHAAP. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanterre (Hauts-de-Seine), 10 passage du Quignon : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Samuelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Du Bouetiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre ïle-de-France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunkerque, Nord, quai de Leith : rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hurard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Belarbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Canonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Hauts-de-France. 2021, pp.538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR &amp;quot;Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Poirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de la Seine-Saint-Denis; INRAP; DHAAP; Archeodunum; Eveha; EPI 78-92; CRAVO; Service Régional d'Archéologie d'Île de France. 2021, pp.164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barcy (Seine-et-Marne), &amp;quot;Le Marais de Narcy&amp;quot; : Evaluation et fouille site n° 134 - campagne 2002 : TGV Est Européen - Evaluation du lot 12 : section : Charny Lizy-sur-Ourcq : rapport d'évaluation et de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ciezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Walicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foucray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2021, pp.523</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizy-sur-Ourcq (Seine-et-Marne), &amp;quot;Le Fossé Robine&amp;quot; : Évaluation n° 72 - campagne 2002 : TGV Est Européen - Évaluation du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hervé Yvinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2020, pp.290</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trocy-en-Multien (Seine-et-Marne), &amp;quot;Le Pont des Vaches&amp;quot; : Évaluation n° 76 - Campagne 2002 : TGV Est Européen - diagnostics des zones annexes du lot 12 : Section Charny - Lizy-sur-Ourcq (77) : rapport d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Mahé-Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF. 2019, pp.236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagny-sur-Marne (Seine-et-Marne), 6 boulevard Charpentier : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Celly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Avinain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Claude-Devalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France, SRA ile-de-France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeparisis (Seine-et-Marne), Chemin des Petits Marais : (futur 3e collège) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Souffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Centre - Île-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2019, 1 vol. (110 p.) : 37 fig., ill. en noir et en coul. ; 30 cm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une extension nord au complexe artisanal potier de Saran &amp;quot;La Médecinerie&amp;quot; (VIe-Xe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2015, 2 vol. (709, 598 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Germain-en-Laye (Yvelines), Fort Saint-Sébastien. Volume 3, Etudes de mobilier, analyses botaniques et géoarchéologiques pour les occupations modernes : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Cammas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrap Centre-Île-de-France; SRA Ile de France. 2015, 1 vol., 477 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le versant du vallon : des confins de Cenabum au coeur du quartier de l'Université médiévale : Orléans, Loiret, ZAC Bourgogne : rapport de fouille, Pantin, Inrap CIF, 3 vol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine De-Muylder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF, Pantin. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7692,51 +7704,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B5FEAC9"/>
+    <w:nsid w:val="2ADF7CBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7923,51 +7935,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-frere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3681-6138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187926840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295327580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Harper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03664076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468937v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Anne-Marie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.9557" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9664" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3694" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879873v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapone" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Favart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Blairvacq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.05.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRNM4V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355223v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357713v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120025190" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023465v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879841v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358456v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seguier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mallet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clavel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannette Laubenheimer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459211v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997030v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601353v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellido" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charamond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570455v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset&#8224;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569783v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03330110v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/42nf-9a30" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419825v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469185v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auetrakulvit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heng Sophady" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469737v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepetz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866187v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04904519v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173118v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937950v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aunay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935098v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934878v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934903v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095328v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000419v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557715v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-frere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3681-6138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187926840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/295327580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873087v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Doan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annik Schnitzler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Preston" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17054" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04556360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catteddu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Harper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03664076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.9664" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hanot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Julien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naksri Wilailuck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.05.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ95ZDJX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02468937v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bach Anne-Marie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.9557" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977598v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pierret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2019.01.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3694" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Rapone" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Favart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3690" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Sophady" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.07.049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01242059v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2015.06.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32V2F3TW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bambagioni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourgeois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Champagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00608203v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2009.1188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beauchard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Blairvacq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.05.036" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VRNM4V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355223v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02357713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Thi&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Besson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120025190" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023435v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Jouanin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023465v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879841v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Sebillaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558844v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03768174v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Carpentier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02426683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Hen Sophady" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358456v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Seguier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mallet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clavel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannette Laubenheimer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459211v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard-Herbin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;niel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601353v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bellido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charamond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023407v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023205v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset&#8224;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/189-numero-special-39-2023.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04570320v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04569783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03330110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/42nf-9a30" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Broes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jtxq-z907" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02419825v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giraud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Leconte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lepareux-Couturier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auetrakulvit" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Heng Sophady" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zeitoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Forestier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469737v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803400v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933458v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lepetz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Samuelian" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173118v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Warm&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abadie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Du Bouetiez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04904519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174011v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Peixoto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Celly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937950v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Avinain" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aunay" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935098v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893404v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Canonne" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cercy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006690v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Forestier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934878v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Walicka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934891v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Gohin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mah&#233;-Hourlier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934903v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095328v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorquet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Claude-Devalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601338v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000419v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557715v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240933v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine De-Muylder" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>