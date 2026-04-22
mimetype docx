--- v0 (2026-03-26)
+++ v1 (2026-04-22)
@@ -981,346 +981,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00442707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fraîcheur et validité de données répliquées dans des environnements transactionnels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouganim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chabridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.9.5-6.163-183⟩</w:t>
+              <w:t xml:space="preserve">SIGMOD record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Special Issue : Data engineering for life sciences, 33 (2), pp.78-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1024694.1024708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185365v1</w:t>
+                <w:t xml:space="preserve">inria-00320861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Databases: a Selection of Open Issues and Research Directions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fraîcheur et validité de données répliquées dans des environnements transactionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (5-6), pp.163-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.9.5-6.163-183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1024694.1024708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00320861v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et bases de données : Etat de l'art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouganim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1371,90 +1371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et bases de données : état de l'art et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalel Ben-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouganim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Defude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2282,226 +2282,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de métrique appliqué à la détection de changement de page Web et aux attributs relatifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Thome</w:t>
+                <w:t xml:space="preserve">Web page segmentation evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Sanoja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Annual ACM Symposium on Applied Computing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, acm, Apr 2015, Salamanca, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2695664.2695786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500746v1</w:t>
+                <w:t xml:space="preserve">hal-01500681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Web page segmentation evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Sanoja</w:t>
+                <w:t xml:space="preserve">Apprentissage de métrique appliqué à la détection de changement de page Web et aux attributs relatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teva Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual ACM Symposium on Applied Computing </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA 2015 - Conférence en Recherche d'Infomations et Applications - 12th French Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500681v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Block-o-Matic: A web page segmentation framework</w:t>
               </w:r>
@@ -2928,90 +2928,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Visual Comparisons for Web Page Archiving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teva Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th edition of the ACM Symposium on Document Engineering, DocEng'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.117-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3045,103 +3045,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Visual Similarity Learning for Web Page Archiving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Teva Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sureda Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th workshop on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3169,217 +3169,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence-oriented Crawling and Navigation for Web Archives using Patterns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changing Vision for Access to Web Archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées, BDA'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Temporal Web Analytics Workshop (in conjunction with WWW 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hyderabad, India. pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286268v1</w:t>
+                <w:t xml:space="preserve">hal-01286243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing Vision for Access to Web Archives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherence-oriented Crawling and Navigation for Web Archives using Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Pehlivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporal Web Analytics Workshop (in conjunction with WWW 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Hyderabad, India. pp.41-48</w:t>
+              <w:t xml:space="preserve">27èmes journées Bases de Données Avancées, BDA'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286243v1</w:t>
+                <w:t xml:space="preserve">hal-01286268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherence-oriented Crawling and Navigation for Web Archives using Patterns</w:t>
               </w:r>
@@ -3463,339 +3463,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure-Tolerant Transaction Routing at Large Scale</w:t>
+                <w:t xml:space="preserve">TransPeer: Adaptive Distributed Transaction Monitoring for Web2.0 applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idrissa Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Menuires, France. pp.165-172, </w:t>
+              <w:t xml:space="preserve">ACM Symposium on Applied Computing: Track on Dependable and Adaptive Distributed Systems (SAC DADS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.423-430, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DBKDA.2010.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1774088.1774179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292020v1</w:t>
+                <w:t xml:space="preserve">hal-01288779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TransPeer: Adaptive Distributed Transaction Monitoring for Web2.0 applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Naacke</w:t>
+                <w:t xml:space="preserve">Vi-DIFF: Understanding Web Pages Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeynep Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Symposium on Applied Computing: Track on Dependable and Adaptive Distributed Systems (SAC DADS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland. pp.423-430, </w:t>
+              <w:t xml:space="preserve">DEXA 2010, 21st International Conference on Database and Expert Systems Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. pp.1-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1774088.1774179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15364-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288779v1</w:t>
+                <w:t xml:space="preserve">hal-01292022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vi-DIFF: Understanding Web Pages Changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ben Saad</w:t>
+                <w:t xml:space="preserve">Failure-Tolerant Transaction Routing at Large Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissa Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Naacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEXA 2010, 21st International Conference on Database and Expert Systems Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. pp.1-15, </w:t>
+              <w:t xml:space="preserve">International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Menuires, France. pp.165-172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15364-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DBKDA.2010.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292022v1</w:t>
+                <w:t xml:space="preserve">hal-01292020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using visual pages analysis for optimizing web archiving</w:t>
               </w:r>
@@ -4065,252 +4065,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a DBMS on top of the JuxMem Grid Data-Sharing Service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freshness Control of XML Documents for Query Load Balancing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Almousa Almaksour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gançarski</w:t>
+                <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiPerGRID Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XANTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Regensburg, Germany. pp.35-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEXA.2007.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00178655v1</w:t>
+                <w:t xml:space="preserve">hal-01308106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freshness Control of XML Documents for Query Load Balancing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building a DBMS on top of the JuxMem Grid Data-Sharing Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Almousa Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Antoniu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alda Lopes Gançarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XANTEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HiPerGRID Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Brasov, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308106v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00178655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replica Refresh Strategies in a Database Cluster</w:t>
               </w:r>
@@ -4753,98 +4753,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Montpellier, France. pp.153-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497770v1</w:t>
+                <w:t xml:space="preserve">hal-01497763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refresco: Improving Query Performance Through Freshness Control in a Database Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4857,73 +4848,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de Données Avancées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Cooperative Information Systems (CoopIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Agia Napa, Cyprus. pp.174-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-30468-5_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497763v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trading Freshness for Performance in a Cluster of Replicated Databases</w:t>
               </w:r>
@@ -6195,225 +6195,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepôts de données et bases de données multidimensionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Doucet</w:t>
+                <w:t xml:space="preserve">Chapitre 8 - Les versions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Cellary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Anne Doucet; Geneviève Jomier. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Jomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Manouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de A. Doucet et G. Jomier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données et internet : modèles, langages et systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Science, 2001, 9782746202832</w:t>
+              <w:t xml:space="preserve">Bases de données et internet Modèles, langages et système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Lavoisier, pp.235-255, 2001, Traité IC2 Information - Commande - Communication</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502371v1</w:t>
+                <w:t xml:space="preserve">hal-00004823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 8 - Les versions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Cellary</w:t>
+                <w:t xml:space="preserve">Entrepôts de données et bases de données multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gançarski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">sous la direction de A. Doucet et G. Jomier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Doucet; Geneviève Jomier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de données et internet Modèles, langages et système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition Lavoisier, pp.235-255, 2001, Traité IC2 Information - Commande - Communication</w:t>
+              <w:t xml:space="preserve">Bases de données et internet : modèles, langages et systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Science, 2001, 9782746202832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004823v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6825,51 +6825,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutian Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575812" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101495" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-012-0094-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXT76SLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sarr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.87-111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A1026FB304E842D71149B0CA38774D62F9F3E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Le&#246;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.5-6.163-183" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBB80D4D2B3F50001BCF85C68132863115F822C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04691698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jarrad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Gueye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51051-0_19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009591800350046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bauzer Medeiros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Cellary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jouini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sanoja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teva Law" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695786" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pehlivan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lorrillere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212346.2212347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361380" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sureda Gutierrez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286268v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24469-8_42" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292020v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288779v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774179" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292022v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15364-8_1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1754239.1754287" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301630v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1_46" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almousa Almaksour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cudennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308106v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2007.37" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71351-7_54" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPJ8FF74-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30468-5_13" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573395v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502339v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72449-1_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03745518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouzid Khiri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030848101" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84811-8_8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_29" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502371v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004823v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jomier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Manouvrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03953096v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Amann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutian Liu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gan&#231;arski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3575812" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2020.101495" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00799-012-0094-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JXT76SLN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissa Sarr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Naacke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.15.1.87-111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A1026FB304E842D71149B0CA38774D62F9F3E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483382v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Le&#246;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rukoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Santini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Doucet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2005.11.032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442707v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalel Ben-Othman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chabridon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1024694.1024708" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.5-6.163-183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBB80D4D2B3F50001BCF85C68132863115F822C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Defude" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.351-377" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855156v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.497-518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-C5720CDX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04691698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jarrad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Gueye" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51051-0_19" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02460419v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Khiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009591800350046" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03981998v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talel Abdessalem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bauzer Medeiros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Cellary" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Jouini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500624v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sanoja" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500681v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2695664.2695786" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teva Law" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thome" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092787v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911249" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217518v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Pehlivan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216615v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Mi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stern" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Millet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lorrillere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212346.2212347" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2361354.2361380" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271765v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sureda Gutierrez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2012.6269849" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286268v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286251v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24469-8_42" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1774088.1774179" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15364-8_1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292035v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1754239.1754287" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301630v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301627v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92859-1_46" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Lopes Gan&#231;arski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2007.37" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00178655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Almousa Almaksour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Boug&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cudennec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71351-7_54" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-MPJ8FF74-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497763v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30468-5_13" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448123v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019828v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02019874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36124-3_24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573395v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marsala" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573399v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bouchon-Meunier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881693v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770527v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502339v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-72449-1_2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03745518v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Bouzid Khiri" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030848101" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-84811-8_8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287972v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_29" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004823v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Jomier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Manouvrier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502371v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>