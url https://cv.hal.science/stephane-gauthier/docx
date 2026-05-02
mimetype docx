--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -1306,200 +1306,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03343988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production efficiency and profit taxation</w:t>
+                <w:t xml:space="preserve">How incentives matter? An illustration from the Targeted Subsidies reform in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Laroque</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taraneh Tabatabai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (2), pp.215-223. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 52 (1), pp.97-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01884350v1</w:t>
+                <w:t xml:space="preserve">halshs-01884357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How incentives matter? An illustration from the Targeted Subsidies reform in Iran</w:t>
+                <w:t xml:space="preserve">Production efficiency and profit taxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taraneh Tabatabai</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Laroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52 (1), pp.97-125</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 52 (2), pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-018-1144-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01884357v1</w:t>
+                <w:t xml:space="preserve">halshs-01884350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commodity taxes and taste heterogeneity</w:t>
               </w:r>
@@ -2807,265 +2807,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00106898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinacy in Linear Rational Expectations Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal commodity grouping in a partial equilibrium framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Belan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40 (7), pp.815-830. </w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 83 (1), pp.49-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2003.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2003.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731138v1</w:t>
+                <w:t xml:space="preserve">halshs-00106895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small departures from rationality magnify fluctuations</w:t>
+                <w:t xml:space="preserve">Determinacy in Linear Rational Expectations Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (7), pp.815-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2003.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00106889v1</w:t>
+                <w:t xml:space="preserve">hal-00731138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal commodity grouping in a partial equilibrium framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small departures from rationality magnify fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5 (5), pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2003.09.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00106895v1</w:t>
+                <w:t xml:space="preserve">halshs-00106889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniqueness of bubble-free solution in linear rational expectations models</w:t>
               </w:r>
@@ -3878,164 +3878,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certainty Equivalence and Noisy Redistribution</w:t>
+                <w:t xml:space="preserve">Ouverture et fragmentation : le seigle en Corrèze, 1860-1896</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gauthier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03359574v1</w:t>
+                <w:t xml:space="preserve">halshs-03359589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture et fragmentation : le seigle en Corrèze, 1860-1896</w:t>
+                <w:t xml:space="preserve">Certainty Equivalence and Noisy Redistribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gauthier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Laroque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03359589v1</w:t>
+                <w:t xml:space="preserve">halshs-03359574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Height Growth from Exhaustive Historical Panel Data</w:t>
               </w:r>
@@ -4409,51 +4409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How incentives matter ? An illustration from the Targeted Subsidies reform in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taraneh Tabatabai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4559,51 +4559,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How incentives matter ? An illustration from the Targeted Subsidies reform in Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taraneh Tabatabai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4790,51 +4790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris1.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centredeconomiesorbonne.univ-paris1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.parisschoolofeconomics.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975002v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desgranges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Laroque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chon&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639834v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12703" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48744149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnepain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0761" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Hu&#233;rou-K&#233;risel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.303.0345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HD6V3M2Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1144-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taraneh Tabatabai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.10.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2017.04.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2015.10.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2014.02.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-012-9254-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47D55DF12EE42A1C1F56C36F3EAE47A09F7FC0BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-012-0731-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2009.01424.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2009.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2008.01.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carr&#233;-Tallon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2005.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731138v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2003.09.026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgranges" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100501010264" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100502010301" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jeth.2000.2768" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1765(01)00501-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Leterrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cesano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris1.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centredeconomiesorbonne.univ-paris1.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.parisschoolofeconomics.eu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Henriet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975002v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desgranges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Laroque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chon&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639834v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12703" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04331432v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/48744149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03796206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gagnepain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.735.0761" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344019v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03343988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Le Hu&#233;rou-K&#233;risel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.303.0345" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-HD6V3M2Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884357v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taraneh Tabatabai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-018-1144-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626787v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.10.017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802881v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12262" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01509733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2017.04.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980111v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijindorg.2015.10.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969344v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2014.02.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10797-012-9254-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47D55DF12EE42A1C1F56C36F3EAE47A09F7FC0BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-012-0731-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731318v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Belan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9779.2009.01424.x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731132v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2009.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731151v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2008.01.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731342v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carr&#233;-Tallon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2005.10.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2003.09.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731138v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2003.07.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desgranges" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100501010264" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069499v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1365100502010301" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jeth.2000.2768" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-1765(01)00501-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626720v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias B&#233;jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Leterrier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cesano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pearson.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858281v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731535v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guesnerie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03359597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02932780v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01826330v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01622337v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542799v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>