--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -273,429 +273,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04976241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for Applying Extended Reality Simulations for ITER Design and Hands-On Interventions Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Di Paolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bucalossi</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ekedahl</w:t>
+                <w:t xml:space="preserve">Benoit Manfreo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Agullo</w:t>
+                <w:t xml:space="preserve">Lucas Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (9), pp.4154-4160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3435355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+                <w:t xml:space="preserve">cea-04829341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Applying Extended Reality Simulations for ITER Design and Hands-On Interventions Verification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test blanket modules piping systems calculation method according to RCC-MRx code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Tata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alindé Ahossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Di Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Martins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas Scherrer</w:t>
+                <w:t xml:space="preserve">Vianney Hausseguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3435355⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.114452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2024.114452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04829341v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04829331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test blanket modules piping systems calculation method according to RCC-MRx code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gazzotti</w:t>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Tata</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alindé Ahossy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chiara Di Paolo</w:t>
+                <w:t xml:space="preserve">K. Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Hausseguy</w:t>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 203, pp.114452. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2024.114452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04829331v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITER Test Blanket Module—ALARA Investigations for Port Cell Pipe Forest Replacement</w:t>
               </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Plantin de Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.113670. </w:t>
@@ -1217,77 +1217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1345,295 +1345,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a bolted-flange connection for ITER Test Blanket Module</w:t>
+                <w:t xml:space="preserve">Virtual and Augmented Reality Use Cases for Fusion Design Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Zaouter</w:t>
+                <w:t xml:space="preserve">Stephane Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Vulliez</w:t>
+                <w:t xml:space="preserve">F. Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Friconneau</w:t>
+                <w:t xml:space="preserve">L. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 165, pp.112247. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112247⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 172, pp.112780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03142659v1</w:t>
+                <w:t xml:space="preserve">hal-03285691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual and Augmented Reality Use Cases for Fusion Design Engineering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of a bolted-flange connection for ITER Test Blanket Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Meunier</w:t>
+                <w:t xml:space="preserve">Tony Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Viudes</w:t>
+                <w:t xml:space="preserve">Karl Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Huc</w:t>
+                <w:t xml:space="preserve">Benjamin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Friconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 172, pp.112780. </w:t>
+              <w:t xml:space="preserve">, 2021, 165, pp.112247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285691v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03142659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and manufacturing of bulk tungsten tiles for WEST outer limiter</w:t>
               </w:r>
@@ -1919,51 +1919,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B30 : Tore Supra WEST Cooling Water System for ITER-like conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2134,51 +2134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4150ED8"/>
+    <w:nsid w:val="9551FB71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2365,51 +2365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gazzotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gazzotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy S&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Huc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Demolin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Paolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114889" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manfreo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Scherrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3435355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Tata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alind&#233; Ahossy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Hausseguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Friconneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Batal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne4010022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Griffiths" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Plantin de Hugues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113670" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3212167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03142659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vulliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gazzotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viudes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chappuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gazzotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanckaert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Larroque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rodillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Samaille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gazzotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gazzotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy S&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Huc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Demolin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Paolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114889" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manfreo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Scherrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3435355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Tata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alind&#233; Ahossy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Hausseguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Friconneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Batal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne4010022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Griffiths" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Plantin de Hugues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113670" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3212167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gazzotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viudes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03142659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vulliez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chappuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gazzotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanckaert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Larroque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rodillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Samaille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>