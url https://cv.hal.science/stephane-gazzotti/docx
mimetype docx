--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -273,429 +273,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04976241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Applying Extended Reality Simulations for ITER Design and Hands-On Interventions Verification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Martins</w:t>
+                <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Manfreo</w:t>
+                <w:t xml:space="preserve">A. Ekedahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Scherrer</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Afonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3435355⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04829341v1</w:t>
+                <w:t xml:space="preserve">hal-04948518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test blanket modules piping systems calculation method according to RCC-MRx code</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for Applying Extended Reality Simulations for ITER Design and Hands-On Interventions Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Di Paolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Hausseguy</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Manfreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2024.114452⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (9), pp.4154-4160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2024.3435355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04829331v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04829341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WEST full tungsten operation with an ITER grade divertor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ekedahl</w:t>
+                <w:t xml:space="preserve">Test blanket modules piping systems calculation method according to RCC-MRx code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
+                <w:t xml:space="preserve">Farid Tata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Afonin</w:t>
+                <w:t xml:space="preserve">Alindé Ahossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Di Paolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Agullo</w:t>
+                <w:t xml:space="preserve">Vianney Hausseguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (11), pp.112022. </w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.114452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad64e5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2024.114452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948518v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04829331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITER Test Blanket Module—ALARA Investigations for Port Cell Pipe Forest Replacement</w:t>
               </w:r>
@@ -1001,51 +1001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Plantin de Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 193, pp.113670. </w:t>
@@ -1217,77 +1217,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating a full tungsten actively cooled tokamak: overview of WEST first phase of operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bucalossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Agullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1345,295 +1345,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual and Augmented Reality Use Cases for Fusion Design Engineering</w:t>
+                <w:t xml:space="preserve">Assessment of a bolted-flange connection for ITER Test Blanket Module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Gazzotti</w:t>
+                <w:t xml:space="preserve">Tony Zaouter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ferlay</w:t>
+                <w:t xml:space="preserve">Karl Vulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Meunier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K. Huc</w:t>
+                <w:t xml:space="preserve">Benjamin Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Friconneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 172, pp.112780. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112780⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 165, pp.112247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285691v1</w:t>
+                <w:t xml:space="preserve">cea-03142659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a bolted-flange connection for ITER Test Blanket Module</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual and Augmented Reality Use Cases for Fusion Design Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Zaouter</w:t>
+                <w:t xml:space="preserve">L. Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Vulliez</w:t>
+                <w:t xml:space="preserve">P. Viudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Friconneau</w:t>
+                <w:t xml:space="preserve">K. Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 165, pp.112247. </w:t>
+              <w:t xml:space="preserve">, 2021, 172, pp.112780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2021.112780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03142659v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and manufacturing of bulk tungsten tiles for WEST outer limiter</w:t>
               </w:r>
@@ -1919,51 +1919,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B30 : Tore Supra WEST Cooling Water System for ITER-like conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Gazzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2134,51 +2134,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9551FB71"/>
+    <w:nsid w:val="7E9BA9C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2365,51 +2365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gazzotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gazzotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy S&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Huc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Demolin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Paolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114889" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829341v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manfreo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Scherrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3435355" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829331v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Tata" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alind&#233; Ahossy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Hausseguy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114452" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Friconneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Batal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne4010022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Griffiths" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Plantin de Hugues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113670" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3212167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285691v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gazzotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viudes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03142659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vulliez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112247" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chappuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gazzotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanckaert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Larroque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rodillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Samaille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gazzotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04976241v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gazzotti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy S&#232;ve" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Huc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Demolin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Di Paolo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2025.114889" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948518v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bucalossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ekedahl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Agullo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad64e5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829341v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Manfreo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Scherrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3435355" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Tata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alind&#233; Ahossy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Hausseguy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2024.114452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Friconneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Batal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jne4010022" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Weistroffer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;gard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2022.113383" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Griffiths" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Plantin de Hugues" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.113670" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04829421v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3212167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Allegretti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2525" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03142659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Zaouter" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Vulliez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285691v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gazzotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferlay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meunier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viudes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2021.112780" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firdaouss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chappuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gazzotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lipa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Portafaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2020.112000" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pocheau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H Aumeunier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balorin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blanckaert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Larroque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Martinez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rodillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Samaille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>