--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -394,51 +394,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -545,4807 +545,4924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 4K difference due to radiative trapping: a numerical study of overheating in urban canyon dwellings</w:t>
+                <w:t xml:space="preserve">Influence of Buoyancy on the Convective Heat Transfer Coefficient at the Exterior Surfaces of a 2d Street Canyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Lahaye</w:t>
+                <w:t xml:space="preserve">Hugo Matry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/19/082003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, Volume 226 (110822), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.5236943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05420652v1</w:t>
+                <w:t xml:space="preserve">hal-05570431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing experimental studies on chemical thermal energy storage in Cementitious composites: report of the RILEM TC 299-TES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 4K difference due to radiative trapping: a numerical study of overheating in urban canyon dwellings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Skevi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xinyuan Ke</w:t>
+                <w:t xml:space="preserve">Nicolas Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-025-02803-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3140, pp.082003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/19/082003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315062v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a thermochemical energy storage system operating at low temperature with ettringite-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reviewing experimental studies on chemical thermal energy storage in Cementitious composites: report of the RILEM TC 299-TES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Skevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Ke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Ouellet-Plamondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Beaupere</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Samson</w:t>
+                <w:t xml:space="preserve">Fernando Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112927⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (9), pp.292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-025-02803-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703316v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysical experimental characterisation of concrete cool pavements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooling potential of cement concrete pavements based on their thermophysical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Wardeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Kinab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pavement Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10298436.2024.2438851⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.e04018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868233v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foamed calcium sulfoaluminate cement with controlled porous network for daily or seasonal heat storage in ettringite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of a thermochemical energy storage system operating at low temperature with ettringite-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Nahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111284⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 282, pp.112927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.112927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776736v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooling potential of cement concrete pavements based on their thermophysical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophysical experimental characterisation of concrete cool pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Wardeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Kinab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e04018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pavement Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10298436.2024.2438851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801016v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of moisture transfer through walls into an urban climate model and application to the medieval city centre of Cahors (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foamed calcium sulfoaluminate cement with controlled porous network for daily or seasonal heat storage in ettringite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Ruiz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04656243v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective assessment of the retrofit of traditional walls located in a historical city centre using an urban climate model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Integration of moisture transfer through walls into an urban climate model and application to the medieval city centre of Cahors (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Malagoni de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114873⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.102036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2024.102036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724140v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04656243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADOPTING A SUSTAINABLE URBAN DESIGN TO IMPROVE THERMAL COMFORT IN AN ARID CLIMATE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suaad Ridha</w:t>
+                <w:t xml:space="preserve">Multi-objective assessment of the retrofit of traditional walls located in a historical city centre using an urban climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering and Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31272/jeasd.27.2.2⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.114873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04023219v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European market structure for integrated home renovation support service: Scope and comparison of the different kind of one stop shops</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ADOPTING A SUSTAINABLE URBAN DESIGN TO IMPROVE THERMAL COMFORT IN AN ARID CLIMATE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suaad Ridha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estay Lucas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/energy.2023041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (2), pp.171-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31272/jeasd.27.2.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211879v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical method for solving coupled heat and mass transfer through walls for future integration into an urban climate model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valéry Masson</w:t>
+                <w:t xml:space="preserve">European market structure for integrated home renovation support service: Scope and comparison of the different kind of one stop shops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estay Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peperstraete Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms-Multon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110028⟩</w:t>
+              <w:t xml:space="preserve">AIMS Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.846-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/energy.2023041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948847v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perforated heat flux plate for building measurements: calibration, in-situ performance and simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Gallego</w:t>
+                <w:t xml:space="preserve">Numerical method for solving coupled heat and mass transfer through walls for future integration into an urban climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.112843⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.110028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964725v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the optimization techniques for cool pavements solutions to mitigate Urban Heat Islands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rahme</w:t>
+                <w:t xml:space="preserve">A perforated heat flux plate for building measurements: calibration, in-situ performance and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Malagoni de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Proquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109482⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.112843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2023.112843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762286v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-creation of local eco-rehabilitation strategies for energy improvement of historic urban areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Egusquiza</w:t>
+                <w:t xml:space="preserve">Review of the optimization techniques for cool pavements solutions to mitigate Urban Heat Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Wardeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kinab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110332⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.109482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956291v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mould in indoor environments: The role of heating, ventilation and fuel poverty. A French perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-creation of local eco-rehabilitation strategies for energy improvement of historic urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Egusquiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Espada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Flores-Abascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Garcia-Gafaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106577⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 135, pp.110332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.110332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02448932v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a cementitious material for thermal energy storage at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 242, pp.118130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of urban heat island mitigation measures on microclimate and pedestrian comfort in a dense urban district of Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mould in indoor environments: The role of heating, ventilation and fuel poverty. A French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Fahed</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Adolphe</w:t>
+                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102375⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.106577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890917v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-technique characterization of ancient materials as part of an eco-renovation of historic centres, case of Cahors centre in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of urban heat island mitigation measures on microclimate and pedestrian comfort in a dense urban district of Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Kinab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalel Medjelekh</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+                <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118894⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61, pp.102375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2020.102375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531864v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating retrofit options in a historical city center: Relevance of bio-based insulation and the need to consider complex urban form in decision-making</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Multi-technique characterization of ancient materials as part of an eco-renovation of historic centres, case of Cahors centre in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Medjelekh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Kenai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 182, pp.196-204. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 250, pp.118894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001133v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of surface radiation effect on thermal comfort and indoor air quality in a ventilated cavity heated from below</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating retrofit options in a historical city center: Relevance of bio-based insulation and the need to consider complex urban form in decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Koufi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathon Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042043⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 182, pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2018.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628472v1</w:t>
+                <w:t xml:space="preserve">hal-02001133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy storage based on cementitious materials: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+                <w:t xml:space="preserve">Numerical prediction of surface radiation effect on thermal comfort and indoor air quality in a ventilated cavity heated from below</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/energy.2018.1.97⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 609, pp.042043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/609/4/042043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878695v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation flow assessment from petroleum product storage tanks exposed to fire conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Le Bot</w:t>
+                <w:t xml:space="preserve">Thermal energy storage based on cementitious materials: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2018023⟩</w:t>
+              <w:t xml:space="preserve">AIMS Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.97 - 120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/energy.2018.1.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857313v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Shadings Pattern and Greenery Strategies on the Outdoor Thermal Comfort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suaad Ridha</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of two low temperature energy storage prototypes based on innovative cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACSIT International Journal of Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7763/ijet.2018.V10.1043⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.47 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.02.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540813v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of two low temperature energy storage prototypes based on innovative cementitious material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+                <w:t xml:space="preserve">Effect of the Shadings Pattern and Greenery Strategies on the Outdoor Thermal Comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suaad Ridha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.02.136⟩</w:t>
+              <w:t xml:space="preserve">IACSIT International Journal of Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.108-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7763/ijet.2018.V10.1043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875721v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic design of cold storage-based alternate temperature systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporation flow assessment from petroleum product storage tanks exposed to fire conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houlei Zhang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+                <w:t xml:space="preserve">C. Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.08.099⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2018023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973407v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental identification of simplified building walls using the reflective Newton method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic design of cold storage-based alternate temperature systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houlei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Limam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Bouache</w:t>
+                <w:t xml:space="preserve">Runfa Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Olea Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1744259117699815⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.736-746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.08.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847517v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental study of low temperature energy storage reactor using cementitious material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+                <w:t xml:space="preserve">Numerical and experimental identification of simplified building walls using the reflective Newton method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Olea Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.157⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (4), pp.321--338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1744259117699815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847545v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability and stability of an ettringite-based material for thermal energy storage at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Modelling and experimental study of low temperature energy storage reactor using cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.601--615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2016.08.157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02500947v1</w:t>
+                <w:t xml:space="preserve">hal-01847545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Living Lab methodology for complex environments: Insights from the thermal refurbishment of a historical district in the city of Cahors, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Claude</w:t>
+                <w:t xml:space="preserve">Durability and stability of an ettringite-based material for thermal energy storage at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32, pp.121--130. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.106-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erss.2017.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847547v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Living Lab methodology for complex environments: Insights from the thermal refurbishment of a historical district in the city of Cahors, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Stabat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Marchio</w:t>
+                <w:t xml:space="preserve">Nicolas Moulene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.121--130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2017.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540810v1</w:t>
+                <w:t xml:space="preserve">hal-01847547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Urban Cool Island measures on outdoor climate and pedestrian comfort: Simulations for a new district of Toulouse, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control design of open-cycle desiccant cooling systems using a graphical environment tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2016.05.003⟩</w:t>
+              <w:t xml:space="preserve">Building Services Engineering Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (4), pp.257-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1191/0143624403bt076oa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849728v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of distilled lavender stalks as bioaggregate for building materials: Hygrothermal properties, mechanical performance and chemical interactions with mineral pozzolanic binder</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Urban Cool Island measures on outdoor climate and pedestrian comfort: Simulations for a new district of Toulouse, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tathiane A. L. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Faraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.011⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.9--26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2016.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849726v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a nonlinear thermochemical energy storage by adsorption on zeolites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Sempey</w:t>
+                <w:t xml:space="preserve">Assessment of distilled lavender stalks as bioaggregate for building materials: Hygrothermal properties, mechanical performance and chemical interactions with mineral pozzolanic binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rijaniaina Valery Ratiarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Magniont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Palomo Del Barrio</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.07.002⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.801--815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850776v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal identification of building multilayer walls using reflective Newton algorithm applied to quadrupole modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of a nonlinear thermochemical energy storage by adsorption on zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sempey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Lindner</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Palomo Del Barrio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (1), pp.469--480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541134v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of buildings energy efficiency: Comparison, operability and results of commissioning tools</w:t>
+                <w:t xml:space="preserve">Thermal identification of building multilayer walls using reflective Newton algorithm applied to quadrupole modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morisot</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lindner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.07.057⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60, pp.139-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2013.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00880092v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Thermal Characteristics of a Building</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of buildings energy efficiency: Comparison, operability and results of commissioning tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Walter Bosschaerts</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.028⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76, pp.368-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.07.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540812v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retro and on-going commissioning tool applied to an existing building: Operability and results of IPMVP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Thermal Characteristics of a Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Bouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Marchio</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Bosschaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2009.12.024⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.280-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877109v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control tuning of a simplified VAV system : methodology and impact on energy consumption and IAQ</w:t>
+                <w:t xml:space="preserve">Retro and on-going commissioning tool applied to an existing building: Operability and results of IPMVP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 42 (8), pp.1205-1214. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (4), pp.1717-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2009.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509382v1</w:t>
+                <w:t xml:space="preserve">hal-00877109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of faults impacts on energy consumption and indoor air quality on an air handling unit</w:t>
+                <w:t xml:space="preserve">Control tuning of a simplified VAV system : methodology and impact on energy consumption and IAQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Morisot</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 40 (1), pp.51-57. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 42 (8), pp.1205-1214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2007.01.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540809v1</w:t>
+                <w:t xml:space="preserve">hal-00509382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation of faults impacts on energy consumption and indoor air quality on an air handling unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Morisot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (1), pp.51-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2007.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Climatisation d'un bâtiment à l'aide d'un système à débit d'air variable. Impact de la régulation sur la consommation d'énergie et la qualité de l'air.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5, pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5355,117 +5472,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy storage/withdrawal system for a facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2017089698 A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5475,427 +5592,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de l’énergie dans les bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l’Ingénieur, Collection Construction et travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BE9020 V3, Techniques de l’Ingénieur, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v3-be9020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of urban cool strategies on energy performance of HVAC systems in a dense urban district of a Mediterranean city, Beirut, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Kinab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Urban Heat Island Mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.363-379, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-85539-6.00016-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6 - Performance of bio-based insulation materials in an old building envelope system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-based Materials and Biotechnologies for Eco-efficient Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819481-2.00006-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of indoor air quality in buildings: the issues of modelling and the impact on energy consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie A. Lynch and Leah K. Moore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Quality - New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 2 p. 51-84, 2009, 978-1-60456-792-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5905,117 +6022,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Performance of Earth-Air Heat Exchanger: Impact of Various Input Parameters on Simulation Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Decker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wurtz, E. Int Building Performance Simulation Assoc-Ibpsa, 2013, 978-2-7466-6294-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6025,760 +6142,760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance and environmental impact of a wood frame wall enhanced with clay-based plaster: an experimental and simulation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference CISBAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lausanne, Switzerland. pp.142003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/14/142003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparaison d'outils de simulation du microclimat urbain et confrontation à de la mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimaa Delasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auline Rodler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du comportement hygrothermique des parois dans un modèle de climat urbain : cas du centre-ville historique de Cahors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Malagoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IPBSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multi-échelles de l'influence de l'inertie thermique des parois opaques sur la température interne d'un logement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of air-water coupled transfer in indoor swimming pools and its impact on indoor air quality and energy consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Oms</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IPBSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974591v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical energy storage in a CSA-based cementitious material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tamar Nahhas</w:t>
+                <w:t xml:space="preserve">Analyse multi-échelles de l'influence de l'inertie thermique des parois opaques sur la température interne d'un logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IEA ES TCP International Conference on Energy Storage (ENERSTOCK 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence IPBSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle - Ile d'Oléron, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13784976⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04715071v1</w:t>
+                <w:t xml:space="preserve">hal-04974591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of air-water coupled transfer in indoor swimming pools and its impact on indoor air quality and energy consumption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ion Hazyuk</w:t>
+                <w:t xml:space="preserve">Thermochemical energy storage in a CSA-based cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Beaupere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamar Nahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th IEA ES TCP International Conference on Energy Storage (ENERSTOCK 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon, Jun 2024, Lyon, France. pp.554-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13784976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974510v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation dynamique d’une piscine couverte et de ses équipements : comparaison entre TRNSYS et Dymola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Benakcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6800,366 +6917,366 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion Hazyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Vitáloš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IPBSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La rochelle/ Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a large-scale calcium sulfo-aluminate (CSA) foamed material for thermal energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamar Nahhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new numerical method for solving hygrothermal transfer through walls in the context of a historical city center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Internation Conference of Moisture in Buildings (ICMB23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of moisture transfer through walls at the urban scale: energy and microclimatic impacts in different climates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7174,2244 +7291,2244 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Urban Climate (ICUC11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical study at European cities scale for characterization and replication of integrated building renovation services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estay Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIU University Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration du comportement hygrothermique des parois dans un modèle de climat urbain : proposition d’adaptation du schéma de résolution numérique des transferts couplés de chaleur et d’humidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de simulations et de mesures des performances en période estivale de murs anciens rénovés au béton de chanvre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandra Gallego</w:t>
+                <w:t xml:space="preserve">Solutions de revêtements bio-sourcés chaux-chanvre et terre-chanvre pour l’éco-rénovation des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Medjelekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois en Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784756v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions de revêtements bio-sourcés chaux-chanvre et terre-chanvre pour l’éco-rénovation des bâtiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalel Medjelekh</w:t>
+                <w:t xml:space="preserve">Étude numérique de l’impact de différents scénarios de rénovations sur le confort d’été des logements sur le territoire toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estay Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois en Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784724v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de l’impact de différents scénarios de rénovations sur le confort d’été des logements sur le territoire toulousain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Oms</w:t>
+                <w:t xml:space="preserve">Comparaison de simulations et de mesures des performances en période estivale de murs anciens rénovés au béton de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Proquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Malagoni de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818351v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'utilisation de capteurs de densité de flux thermique sur un banc expérimental in-situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Malagoni de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française Thermique (SFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et simulation du stockage d'énergie thermochimique dans un matériau cimentaire : utilisation d'un modèle hétérogène à 2 températures discrétisé au moyen d'un maillage Voronoï/Delaunay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noé Beaupere</w:t>
+                <w:t xml:space="preserve">Étude numérique d’un local traité par un système de ventilation par jet impactant et plancher chauffant : Impact sur la qualité de l’environnement intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Koufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Thellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2020, Reims, France</w:t>
+              <w:t xml:space="preserve">International Building Performance Simulation Association (IBPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715048v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique d’un local traité par un système de ventilation par jet impactant et plancher chauffant : Impact sur la qualité de l’environnement intérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lounes Koufi</w:t>
+                <w:t xml:space="preserve">Modélisation numérique et simulation du stockage d'énergie thermochimique dans un matériau cimentaire : utilisation d'un modèle hétérogène à 2 températures discrétisé au moyen d'un maillage Voronoï/Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Beaupere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Building Performance Simulation Association (IBPSA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Reims, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2020, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796699v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi caractérisation des briques cuites anciennes pour l’éco-rénovation des centres historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalel Medjelekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Kenai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Baie-Saint-Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creation of local eco-rehabilitation strategies for energy improvment of historic urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aitziber Egusquiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espada Juan Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Conference on Sustainable Development of Energy, Water and Environment Systems, Special Session Improving the Energy Performance of Cultural Heritage Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting the use of bio-based insulation for the energy retrofit of historical dwellings, a specific methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Etude des propriétés hygrothermiques des enduits chaux-chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Malagoni de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM2019 - 3rd International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium brésilien sur la technologie des mortiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Goiânia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439306v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés hygrothermiques des enduits chaux-chanvre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Promoting the use of bio-based insulation for the energy retrofit of historical dwellings, a specific methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium brésilien sur la technologie des mortiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Goiânia, Brésil</w:t>
+              <w:t xml:space="preserve">ICBBM2019 - 3rd International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970753v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mould exposure in indoor environments: The French ANSES recommendations to reinforce measures for preventing mould growth and the impact on human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2018, The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal modelling of a sustainable retrofit taking into account the urban microclimate. Case study of the medieval city center of Cahors (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathon Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEA (Passive Low Energy Architecture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ analysis of thermal performance of dwellings of the medieval center of Cahors befor thermal rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IAHS World Congress (International Association for Housing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de l’impact des îlots de fraicheur urbains sur le confort du piéton – Application à l’aménagement du quartier de Montaudran à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA (Conférence Francophone de l'International Building Performance Simulation Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Urban Cool Islands effects for summer season in Toulouse new area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Adolphe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition Orthogonale aux valeurs Propres (POD) appliquée à un modèle bidimensionnel de stockage d'énergie par adsorption pour une application au bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sempey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Palomo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès français de thermique SFT2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de méthodes de prise en charge et d'évaluation d'un système CVC. Application à la mise en oeuvre d'une mesure d'économie d'énergie dans un bâtiment existant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9421,65 +9538,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique du flux radiatif absorbé par un piéton dans une rue canyon en période de vague de chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9507,87 +9624,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l’Energie Solaire «Congrès JNES 2024»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9599,440 +9716,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès Français de Thermique (SFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973658v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis if the influence of opaque wall thermal inertie on summer comfort in residential buildings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence des propriétés radiatives des revêtements intérieurs sur le confort thermique estival des occupants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04974620v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des propriétés radiatives des revêtements intérieurs sur le confort thermique estival des occupants.</w:t>
+                <w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Lahaye</w:t>
+                <w:t xml:space="preserve">Hugo Matry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">32ème Congrès Français de Thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971875v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Matry</w:t>
+                <w:t xml:space="preserve">Analysis if the influence of opaque wall thermal inertie on summer comfort in residential buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Boutayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05533109v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Matry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10060,146 +10177,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique SFT, Coefficient d'échange convectif en milieu urbain : Mesures et modélisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal designed porous media for renewable energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Malley-Ernewein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructal Law &amp; Second Law Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10209,405 +10326,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours d'expériences Cahors, Porto, Vitoria-Gasteiz : Projet ENERPAT SUDOE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Miguel Abascal-Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claustre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Cruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aitziber Egusquiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Feio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">insa toulouse. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisissures dans le bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Saisine n° 2014-SA-0016, Anses. 2016, 345 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02071681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet IFU, Ilots de Fraicheur Urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tathiane Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId265"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10675,51 +10792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41C4383E"/>
+    <w:nsid w:val="B89D2D5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10906,51 +11023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-ginestet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3121-5920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116806265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.ginestet@insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05315062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Skevi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Ke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02803-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04703316v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Beaupere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Nahhas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112927" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Wardeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2438851" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04776736v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rouviere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111284" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04801016v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04656243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ruiz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04724140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04023219v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suaad Ridha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31272/jeasd.27.2.2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03948847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110028" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03964725v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proquez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escadeillas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.112843" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03762286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109482" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02956291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egusquiza" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Espada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Abascal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Gafaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110332" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106577" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118130" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02890917v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Fahed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102375" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02531864v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Medjelekh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kenai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118894" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02628472v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042043" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2018.1.97" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857313v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018023" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540813v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/ijet.2018.V10.1043" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875721v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.136" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01973407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houlei Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runfa Zhou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.08.099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olea Popescu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259117699815" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847545v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.157" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo Del Barrio" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGM5LMPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02541134v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PSMCRNW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880092v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morisot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.07.057" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLHP1805-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540812v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouache" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lindner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bosschaerts" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877109v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.12.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGXRLQ7D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRM8X1QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540809v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morisot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HL069R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05071133v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-be9020" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85539-6.00016-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523956v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850814v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lopez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Decker" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971889v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715071v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784976" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974370v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785884v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785892v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784756v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783075v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715048v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970083v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971136v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Egusquiza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Flores" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espada Juan Carlos" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970753v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526688v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817289v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209955v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04191606v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Abascal-Muro" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claustre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cruchon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Feio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-ginestet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3121-5920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116806265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.ginestet@insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5236943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05315062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Skevi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Ke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02803-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04801016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Wardeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04703316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Beaupere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Nahhas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112927" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2438851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04776736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rouviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111284" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04656243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04724140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114873" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04023219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suaad Ridha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31272/jeasd.27.2.2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03948847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03964725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escadeillas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.112843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03762286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109482" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02956291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egusquiza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Espada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Abascal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Gafaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110332" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02890917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Fahed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02531864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Medjelekh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kenai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118894" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02628472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2018.1.97" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.136" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/ijet.2018.V10.1043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01973407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houlei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runfa Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.08.099" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouache" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olea Popescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259117699815" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.157" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo Del Barrio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGM5LMPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02541134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PSMCRNW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.07.057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLHP1805-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lindner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bosschaerts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.028" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.12.024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGXRLQ7D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509382v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRM8X1QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morisot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HL069R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05071133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-be9020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85539-6.00016-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lopez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Decker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715071v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784976" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785892v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784775v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784756v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proquez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970083v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Egusquiza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espada Juan Carlos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209955v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04191606v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Abascal-Muro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claustre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cruchon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Feio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>