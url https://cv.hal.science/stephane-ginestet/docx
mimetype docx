--- v1 (2026-04-11)
+++ v2 (2026-05-17)
@@ -611,51 +611,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, Volume 226 (110822), </w:t>
+              <w:t xml:space="preserve">, 2026, Volume 226 (110822), pp.110822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.5236943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2442,248 +2442,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cementitious material for thermal energy storage at low temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mould in indoor environments: The role of heating, ventilation and fuel poverty. A French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118130⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 169, pp.106577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501170v1</w:t>
+                <w:t xml:space="preserve">halshs-02448932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mould in indoor environments: The role of heating, ventilation and fuel poverty. A French perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a cementitious material for thermal energy storage at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 169, pp.106577. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, pp.118130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.106577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02448932v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of urban heat island mitigation measures on microclimate and pedestrian comfort in a dense urban district of Lebanon</w:t>
               </w:r>
@@ -3252,326 +3252,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of two low temperature energy storage prototypes based on innovative cementitious material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+                <w:t xml:space="preserve">Effect of the Shadings Pattern and Greenery Strategies on the Outdoor Thermal Comfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suaad Ridha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Cyr</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 217, pp.47 - 55. </w:t>
+              <w:t xml:space="preserve">IACSIT International Journal of Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.108-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.02.136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7763/ijet.2018.V10.1043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875721v1</w:t>
+                <w:t xml:space="preserve">hal-02540813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Shadings Pattern and Greenery Strategies on the Outdoor Thermal Comfort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lorente</w:t>
+                <w:t xml:space="preserve">Evaporation flow assessment from petroleum product storage tanks exposed to fire conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Bot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACSIT International Journal of Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7763/ijet.2018.V10.1043⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2018023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540813v1</w:t>
+                <w:t xml:space="preserve">hal-01857313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation flow assessment from petroleum product storage tanks exposed to fire conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Le Bot</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of two low temperature energy storage prototypes based on innovative cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cyr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73, pp.27. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217, pp.47 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2018023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2018.02.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857313v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic design of cold storage-based alternate temperature systems</w:t>
               </w:r>
@@ -4798,316 +4798,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of buildings energy efficiency: Comparison, operability and results of commissioning tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Thermal Characteristics of a Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Bouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morisot</w:t>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Lindner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Bosschaerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.07.057⟩</w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.280-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880092v1</w:t>
+                <w:t xml:space="preserve">hal-02540812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Thermal Characteristics of a Building</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of buildings energy efficiency: Comparison, operability and results of commissioning tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Limam</w:t>
+                <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Lindner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walter Bosschaerts</w:t>
+                <w:t xml:space="preserve">Olivier Morisot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76, pp.368-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2013.07.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2013.11.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02540812v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00880092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retro and on-going commissioning tool applied to an existing building: Operability and results of IPMVP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 35 (4), pp.1717-1723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5166,51 +5166,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control tuning of a simplified VAV system : methodology and impact on energy consumption and IAQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 42 (8), pp.1205-1214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5385,51 +5385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatisation d'un bâtiment à l'aide d'un système à débit d'air variable. Impact de la régulation sur la consommation d'énergie et la qualité de l'air.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5, pp.50-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5931,51 +5931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of indoor air quality in buildings: the issues of modelling and the impact on energy consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie A. Lynch and Leah K. Moore. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Quality - New Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 2 p. 51-84, 2009, 978-1-60456-792-2</w:t>
@@ -7550,368 +7550,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions de revêtements bio-sourcés chaux-chanvre et terre-chanvre pour l’éco-rénovation des bâtiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dalel Medjelekh</w:t>
+                <w:t xml:space="preserve">Comparaison de simulations et de mesures des performances en période estivale de murs anciens rénovés au béton de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Proquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Malagoni de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois en Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">IBPSA France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784724v1</w:t>
+                <w:t xml:space="preserve">hal-04784756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de l’impact de différents scénarios de rénovations sur le confort d’été des logements sur le territoire toulousain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire Oms</w:t>
+                <w:t xml:space="preserve">Solutions de revêtements bio-sourcés chaux-chanvre et terre-chanvre pour l’éco-rénovation des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalel Medjelekh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBPSA France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t>
+              <w:t xml:space="preserve">XVème Colloque International Franco-Québécois en Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818351v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de simulations et de mesures des performances en période estivale de murs anciens rénovés au béton de chanvre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude numérique de l’impact de différents scénarios de rénovations sur le confort d’été des logements sur le territoire toulousain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estay Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Proquez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Gallego</w:t>
+                <w:t xml:space="preserve">Charbel Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784756v1</w:t>
+                <w:t xml:space="preserve">hal-04818351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'utilisation de capteurs de densité de flux thermique sur un banc expérimental in-situ</w:t>
               </w:r>
@@ -8474,312 +8474,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des propriétés hygrothermiques des enduits chaux-chanvre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting the use of bio-based insulation for the energy retrofit of historical dwellings, a specific methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium brésilien sur la technologie des mortiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Goiânia, Brésil</w:t>
+              <w:t xml:space="preserve">ICBBM2019 - 3rd International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970753v1</w:t>
+                <w:t xml:space="preserve">hal-02439306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting the use of bio-based insulation for the energy retrofit of historical dwellings, a specific methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des propriétés hygrothermiques des enduits chaux-chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Malagoni de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM2019 - 3rd International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium brésilien sur la technologie des mortiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Goiânia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439306v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mould exposure in indoor environments: The French ANSES recommendations to reinforce measures for preventing mould growth and the impact on human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bayeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9451,51 +9451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de méthodes de prise en charge et d'évaluation d'un système CVC. Application à la mise en oeuvre d'une mesure d'économie d'énergie dans un bâtiment existant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA (International Building Performance Simulation Association) 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France. pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9654,256 +9654,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Labat</w:t>
+                <w:t xml:space="preserve">Influence des propriétés radiatives des revêtements intérieurs sur le confort thermique estival des occupants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t>
+              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05533109v1</w:t>
+                <w:t xml:space="preserve">hal-04971875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des propriétés radiatives des revêtements intérieurs sur le confort thermique estival des occupants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Lahaye</w:t>
+                <w:t xml:space="preserve">Influence de la flottabilité sur les coefficients convectifs dans une rue canyon 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Matry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bonhomme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ginestet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone de l'International Building Performance Simulation Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journée SFT - Paris 05/12/2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971875v1</w:t>
+                <w:t xml:space="preserve">hal-05533109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse numérique des flux radiatifs permettant de calculer la température moyenne radiante d’un piéton dans une rue canyon en été</w:t>
               </w:r>
@@ -10471,51 +10471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisissures dans le bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10792,51 +10792,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B89D2D5A"/>
+    <w:nsid w:val="52CB2AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11023,51 +11023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-ginestet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3121-5920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116806265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.ginestet@insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5236943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05315062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Skevi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Ke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02803-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04801016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Wardeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04703316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Beaupere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Nahhas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112927" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2438851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04776736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rouviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111284" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04656243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04724140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114873" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04023219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suaad Ridha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31272/jeasd.27.2.2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03948847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03964725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escadeillas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.112843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03762286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109482" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02956291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egusquiza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Espada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Abascal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Gafaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110332" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501170v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106577" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02890917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Fahed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02531864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Medjelekh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kenai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118894" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02628472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2018.1.97" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875721v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.136" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540813v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/ijet.2018.V10.1043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857313v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01973407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houlei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runfa Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.08.099" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouache" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olea Popescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259117699815" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.157" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo Del Barrio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGM5LMPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02541134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PSMCRNW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880092v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morisot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.07.057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLHP1805-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouache" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lindner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bosschaerts" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.028" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.12.024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGXRLQ7D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509382v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRM8X1QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morisot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HL069R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05071133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-be9020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85539-6.00016-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lopez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Decker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715071v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784976" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785892v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784775v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784724v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784756v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proquez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970083v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Egusquiza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espada Juan Carlos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209955v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04191606v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Abascal-Muro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claustre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cruchon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Feio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-ginestet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3121-5920" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/116806265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.ginestet@insa-toulouse.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05384794v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Benakcha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Labat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ion Hazyuk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ginestet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2025.114107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Matry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5236943" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lahaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duport" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/19/082003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05315062v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Skevi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Ke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02803-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04801016v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Wardeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rahme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e04018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04703316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Beaupere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Malley-Ernewein" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Nahhas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Samson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.112927" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04868233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10298436.2024.2438851" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04776736v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rouviere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cyr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111284" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04656243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ruiz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoni de Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2024.102036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04724140v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114873" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04023219v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suaad Ridha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorente" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31272/jeasd.27.2.2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04211879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estay Lucas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peperstraete Marthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oms-Multon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2023041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03948847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03964725v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Proquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Gallego" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Escadeillas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2023.112843" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03762286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109482" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02956291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Egusquiza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Espada" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Flores-Abascal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia-Gafaro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.110332" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.106577" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501170v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118130" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02890917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Fahed" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2020.102375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02531864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Medjelekh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Kenai" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118894" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001133v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Taylor" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.10.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02628472v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Koufi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/609/4/042043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01878695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/energy.2018.1.97" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/ijet.2018.V10.1043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857313v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Bot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018023" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01875721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2018.02.136" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01973407v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houlei Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runfa Zhou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.08.099" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847517v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Limam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouache" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olea Popescu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1744259117699815" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847545v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2016.08.157" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02500947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847547v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2017.01.018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stabat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marchio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1191/0143624403bt076oa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/96E30518695B52CE5723077A0E30726BECE4428C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane A. L. Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bonneaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2016.05.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L27BXRZB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849726v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rijaniaina Valery Ratiarisoa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Oms" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS4L0GKH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850776v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toutain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sempey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo Del Barrio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.07.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGM5LMPF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02541134v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lindner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2013.01.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8PSMCRNW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540812v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bouache" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Lindner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bosschaerts" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.11.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880092v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morisot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2013.07.057" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLHP1805-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2009.12.024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGXRLQ7D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509382v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRM8X1QF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540809v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morisot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2007.01.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HL069R9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02501087v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05071133v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v3-be9020" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85539-6.00016-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512953v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819481-2.00006-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523956v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lopez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Decker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05398483v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Boutayeb" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/14/142003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505772v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Azam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Delasse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971889v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Malagoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974510v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974591v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Boutayeb" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715071v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13784976" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974401v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Vit&#225;lo&#353;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785884v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785892v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785803v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784775v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Proquez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Abboud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783075v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04796699v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Koufi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thellier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Daniel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04970083v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04971136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitziber Egusquiza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Flores" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Espada Juan Carlos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439306v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970753v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157306v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156986v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157302v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157152v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526688v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817289v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973639v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971875v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533109v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973658v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974620v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973618v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209955v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04191606v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Abascal-Muro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claustre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cruchon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Feio" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161236v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Michel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>