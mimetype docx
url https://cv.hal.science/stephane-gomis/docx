--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Gomis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en histoire moderne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5890-8714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069671303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21147423233744882905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000022922453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Professeur des universités en histoire moderne / Université Clermont Auvergne (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'Histoire &amp;quot;Espaces et Cultures&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre associé au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches historiques UMR 8558/CNRS-EHESS</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Doyen-Directeur de l’UFR Lettres, Culture et Sciences Humaines (2017-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du bureau de la Conférence des directions d’UFR ALL-SHS (2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Comité de suivi Licence, Master, Doctorat (MESRI) (2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Expert AERES (2009-2014), HCERES (depuis 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· En délégation CNRS Centre de recherches historiques UMR 8558/CNRS-EHESS (2022-2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil National des Universités 22ème section (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable de l’axe 3 du Centre d'Histoire &amp;quot;Espaces et Cultures&amp;quot; : « Archéologie et histoire des territoires : dynamiques et représentations » (quinquennal 2021-2026)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur scientifique de l’</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique (Auvergne, Bourbonnais, Velay)</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité de rédaction de l’exposition virtuelle « </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de cartographie en Auvergne, 1560-1962</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », Bibliothèque du Patrimoine de Clermont Auvergne Métropole</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique de la revue </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siècles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la Société d’histoire religieuse de la France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l’Association d’histoire des sociétés rurales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Comité français de cartographie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre correspondant de l’Académie des Sciences, Belles-Lettres et Arts de Clermont-Ferrand (depuis 1996)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Chevalier dans l'Ordre des Palmes académiques</w:t></w:r><w:br/></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire socio-culturelle du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des acteurs et des sociabilités entre sacré et profane. Clercs, fidèles et paroisses en France sous l’Ancien Régime. Jean-Jacques Pialès (1711-1789). Un avocat janséniste au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011 (mémoire inédit)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Étude du clergé (curés et vicaires, chapitres de chanoines, écrits du &amp;quot;for privé&amp;quot;…) et de la vie religieuse (chapelles, fabriques, culte et liturgie, musiciens d’église, reinages…)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations à des programmes (liste non exhaustive)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique du réseau </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEFREM MUSiques d’Église en FRance à l’Époque Moderne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Rédacteur en chef du </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carnet de recherche</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du programme des &amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasti Ecclesiae Gallicanae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, coresponsable de l’édition du volume consacré au diocèse de Saint-Flour (avec Hervé Chopin)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR sur « Les écrits du for privé en France du Moyen Age à 1914 »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS/GDR 2649)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du réseau européen </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egodocumental Research Group</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable du programme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Massif central vu par les Cassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; avec Maurizio Gribaudi et Stéphane Baciocchi (convention EHESS-UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable du programme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELECLUZE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;  avec Mauricette Fournier, programme interdisciplinaire de la MSH de Clermont-Fd] (suite du programme </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques (liste non exhaustive)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement et réseaux des musiciens d’église</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 27-28 octobre 2023, avec Youri Carbonnier (Arras) et Bernard Dompnier (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l'époque médiévale à nos jours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, journée d'étude, Clermont-Fd, 21 juin 2023, avec Vincent Flauraud (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler le répertoire des musiques capitulaires au XVIIIe siècle. Circulation des œuvres et constitution des collections</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Arras, 27-28 octobre 2022, avec Youri Carbonnier et Achille Davy-Rigaux (CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluri-activité dans les chœurs capitulaires à la fin de l’Ancien Régime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 28-29 octobre 2021, avec Youri Carbonnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps de musique des cathédrales à la fin de l’Ancien Régime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 22-23 octobre 2020, avec Youri Carbonnier, Bernard Dompnier et Sylvie Granger (Le Mans)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicien d’église au XVIIIe siècle : un travail de clerc ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 24-25 octobre 2019, avec Youri Carbonnier et Bernard Dompnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique : héritage patrimonial et innovation géomatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, colloque, Saint-Flour, 14-15 juin 2018, avec Vincent Flauraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures musicales en France. Musiques religieuses (vers 1760-1830)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 26-27 octobre 2017, avec Youri Carbonnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains de l’époque médiévale à nos jours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Colloque, Saint-Flour, 15-16 juin 2017, avec Vincent Flauraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconversions sociales et artistiques : le monde des musiciens et des comédiens à l’heure de la Révolution et de l’Empire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 25 octobre 2016, avec Philippe Bourdin (UCA) et Cyril Triolaire (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels. Contribution à l’histoire des espaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 14 octobre 2016, avec Jean-Luc Fray (UCA) et Stéphane Le Bras (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Age et à l’époque moderne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7ème Journées Internationales d’Histoire de l’abbaye de Flaran (Gers), 9-10 octobre 2015, avec Frédéric Boutoulle (Bordeaux-Montaigne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> musicien d’Église à Paris. La capitale : lieu de formation et d’exercice au XVIIIe siècle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 19 juin 2015, avec François Caillou et Christophe Maillard</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner les lieux. Cartographier le monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, colloque international et interdisciplinaire, Jeudi 14 et vendredi 15 novembre 2013, MSH de Clermont-Fd, Responsables scientifiques : Mauricette Fournier (UCA), Stéphane Gomis (UCA), Annick Stoehr-Monjou (UCA) et Pascale Argod (Bordeaux-Montaigne), paru dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières : administrateurs, pasteurs et prédicateurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350ème anniversaire de la naissance de Jean-Baptiste Massillon, 7 juin 2013, MSH de Clermont-Fd</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées « Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 et 5 octobre 2012, MSH de Clermont-Ferrand, Responsables scientifiques : Mauricette Fournier, Stéphane Gomis dans le cadre du programme LIDO.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « enfants prêtres » des paroisses auvergnates. Les communautés de prêtres dans le diocèse de Clermont sous l'Ancien Régime (1516-1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise-Pascal, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002CLF20005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04399879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des acteurs et des sociabilités entre sacré et profane. Clercs, fidèles et paroisses en France sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise-Pascal - Clermont-Ferrand II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05330719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musiciens au service des églises (XVIIe et XVIIIe siècles). Hommage à Sylvie Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2025, Histoire, 979-19-413-0133-1. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155z8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains, de l'époque médiévale à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise-Pascal, 2021, Histoires croisées, 978-2-84516-984-5. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13i3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique Auvergne, Bourbonnais, Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Auvergne d'Étienne-Jean Delécluze (1781-1863)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intendance de Moulins à la fin du XVIIème siècle : édition critique du mémoire &amp;quot;Pour l'instruction du duc de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité des Travaux historiques et Scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Notices, inventaires et documents (42), 978-2-7355-0776-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Enfants prêtres » des paroisses d’Auvergne, XVIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal, 2006, Études sur le Massif central, 2-84516-290-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l’époque médiévale à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, 2025, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fja⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique. Héritage patrimonial et innovation géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gomis, Stéphane; Flauraud, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, 2022, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.9137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconversions et migrations professionnelles. Le monde des musiciens et des comédiens à l’heure de la Révolution et de l’Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Triolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 2018, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.3356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014-2, 2014, Arpenter le monde, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels. Contribution à la réflexion sur l’histoire des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels Contribution à la réflexion sur l’histoire des espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.4083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’ époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boutoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.7-23, 2017, Flaran, 978-2-8107-0528-3. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des lumières : administrateurs, pasteurs et prédicateurs. Journée d’étude du 7 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, 2015, Histoires croisées, 978-2-84516-726-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’expériences en matière de centre de ressources numériques en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude « Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [actes numériques], Université Blaise Pascal - vidéo campus : http://videocampus.univ-bpclermont.fr, http://videocampus.univ-bpclermont.fr/index.php?cmd=rqCollection&amp;id_collection=25, 2012, Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sainte Chapelle de Vincennes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achille Davy-Rigaux; Bernard Dompnier; Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des musiciens au service des églises (XVIIe et XVIIIe siècles). Hommage à Sylvie Granger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-162, 2025, Histoire, 979-19-413-0133-1. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155x8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de l'Ouest ! Missionnaires catholiques « auvergnats » aux États-Unis aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delferrière; Émeline Retournard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Orient ancien à la Gaule romaine, sans jamais perdre le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mergoil, pp.611-622, 2025, Monographies Instrumentum (81), 978-2-35518-156-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, pouvoirs et sociétés rurales (1634-1814)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Follain; Daniel Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et sociétés rurales. France et ses colonies : 1634-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.81-93, 2024, Capes/Agrégation, 978-2-340-09407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Flauraud; Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains. De l’époque médiévale à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.11-15, 2021, Histoires croisées, 978-2-84516-984-5. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13i1r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Haton combat les ‘erreurs’ du ‘simple peuple’ (1566)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Klein; Philippe Martin; Sébastien Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des superstitions. Une anthologie : XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerfs, pp.61-67, 2020, 978-2-204-14172-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance des foules et profit pour le clergé (1840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Klein; Philippe Martin; Sébastien Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des superstitions. Une anthologie : XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerfs, pp.407-412, 2020, 978-2-204-14172-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace ecclésiastique en 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique « Auvergne, Bourbonnais, Velay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Bouchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monseigneur Piguet. Billets de prison. 1944 : l’année terrible de l’évêque de Clermont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Arts et Belles-Lettres de Clermont-Ferrand, pp.7-8, 2017, 978-2-9523803-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier, géoréférencer, indexer le &amp;quot;Voyage en Auvergne&amp;quot; d'Etienne-jean Delécluze : expériences pluridisciplinaires pour la création d'un musée virtuel à partir d'un album de dessins du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-157, 2016, CERAMAC (35), 978-2-84516-636-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagna d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Siméoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia D'AMICO et Catherine MAGNIEN-SIMONIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gabriele Simeoni (1509-1570 ?) - Un Florentin en France entre princes et libraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 568, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-365, 2016, Collection Travaux d'Humanisme et Renaissance, 978-2-600-01833-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-9, 2016, CERAMAC (35), 978-2-84516-636-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat et religion en France sous l’Ancien Régime (XVIe-XVIIIe siècles) : la monarchie devant la fracture de la religion chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Faberon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté religieuse et cohésion sociale : la diversité française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille, pp.135-146, 2015, Liberté religieuse et cohésion sociale : la diversité française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-11, 2015, Histoires croisées, 978-2-84516-726-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture du croyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bardet; François-Joseph Ruggiu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Écrits du for privé en France. De la fin du Moyen Ȃge à 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.223-251, 2014, Orientations et Méthodes (29), 978-2-7355-0824-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécènes et humanistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.331-334, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.335-338, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « livre de raison » d’un chanoine d’un XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.343, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population souffrante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Hôtel-Dieu de Clermont-Ferrand. Histoire d’un établissement hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.94-100, 2014, 978-2-84516-677-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Massillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémorations nationales 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives de France, pp.73-74, 2012, 978-2-911601-55-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales et les chanoines du diocèse de Clermont à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Massoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.111-143, 2010, Histoire. Lieux, 978-2-84287-509-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et communautés de prêtres dans le diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bas choeurs d'Auvergne et du Velay. Le métier de musicien d'Église aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.65-79, 2010, Études sur le Massif central, 978-2-84516-477-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “corne” de la cathédrale de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bas choeurs d'Auvergne et du Velay. Le métier de musicien d'Église aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.306-307, 2010, Études sur le Massif central, 978-2-84516-477-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres liturgiques et les cérémoniaux de « l’Église de Clermont » aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaud; Bernard Dompnier; Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémoniaux catholiques en France à l’époque moderne. Une littérature de codification des rites liturgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.165-178, 2009, Église, liturgie et société dans l'Europe moderne (1), 978-2-503-52950-9. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ELSEM-EB.4.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes représentations de la ville de Clermont du XVe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Chignier-Riboulon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont-Ferrand, ville paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.125-128, 2009, CERAMAC, Hors série n°2, 978-2-84516-415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et société : les catholiques en Espagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Montemayor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés anglaise, espagnole et française au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.165-174, 2006, Les Dossiers du CAPES et de l'agrégation, 2-7298-3015-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des prêtres communalistes aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Venard; Dominique Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacralités, culture et dévotion. Bouquet offert à Marie-Hélène Froeschlé-Chopard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Thune, pp.241-255, 2005, 2-913847-34-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une pépinière de prêtres à l'effondrement des vocations : la crise de l'encadrement pastoral au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.434-438, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Séparation au lendemain de Vatican II : une érosion de la pratique qui s’accélère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.483-485, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minorités religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.521-536, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres dans la France du XVIIIe siècle : un clergé en dehors de la norme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et transgression au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.97-116, 2002, Sillages critiques, 2-84050-238-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIALÈS (Piales) Jean-Jacques, né le 12 septembre 1711 à Mur-de-Barrez (Aveyron), mort le 5 août 1789 à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des juristes français, XIIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.810-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l’époque médiévale à nos jours : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fj5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hou, Chapitres et société en Révolution. Les chanoines en France de l’Ancien Régime à la monarchie de Juillet, Rennes, Presses universitaires de Rennes, 2023, 333 p., ISBN 978-2-7535-8806-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (2), pp.205-206. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.722.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boltanski, Marie-Lucie Copete (éd.), L’Église des laïcs. Le sacré en partage, XVIe-XXe siècle, Madrid, Casa de Velázquez, 2021, 419 p., ISBN 978-84-9096-353-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (1), pp.202-203. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.711.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [La cartographie ecclésiastique. Héritage patrimonial et innovation géomatique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.9144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Aubert, Amy Henneveld et Cinthia Meli (éd.). L'éloquence de la chaire, entre écriture et oralité (XIIIe-XVIIIe siècles). Paris, Honoré Champion, 2018. (15,5 x 23,5), 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (254), pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel et Anne Massoni (dir.). Des reliques et des hommes : ostensions limousines et fait religieux (XVIe-XXe siècle). Limoges, PULIM, 2018. (15,5 × 24), 245 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (255), pp.407-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Preux. Enfance abandonnée au XVIIIe siècle en Franche-Comté. L’accueil des enfants trouvés par l’hôpital du Saint-Esprit de Besançon. (Chemins de la Mémoire - XVIIIe siècle). Paris, L’Harmattan, 2015. 21,5 × 13,5 cm, 292 p. € 30, € 23,99 (e-book). ISBN 978-2-343-05165-9, 978-2-336-36608-1 (e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (3-4), pp.1143-1144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lajaumont, Un pas de deux. Clercs et paroissiens en Limousin (vers 1660-1789), Limoges, Presses universitaires de Limoges, 2014, 529 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 688 (4), pp.985-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Léonard (éd.). Prêtres et pasteurs : les clergés à l’ère des divisions confessionnelles (XVIe-XVIIe siècles). Rennes, Presses universitaires de Rennes, 2016 (16 × 24), 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (250), pp.134-135. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RHEF.5.113690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Goudot. Les origines et le monde : réformes des réguliers, pouvoirs et société dans le diocèse de Clermont (XVe-XVIIe siècle). Paris, Honoré Champion, 2016. (15,5 × 23,5), 652 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (250), pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme LIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Maison des sciences de l'Homme de Clermont : une décennie au service des SHS et de l'interdiciplinarité, 130 (618), pp.251-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martinazzo, Toulouse au Grand Siècle. Le rayonnement de la Réforme catholique (1590-1710), Rennes, Presses universitaires de Rennes, coll. « Histoire », 2015, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 619, pp.671-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Samson. Témoin ardent du Cœur de Jésus : le père Gaschon, missionnaire en Auvergne (1732-1815). Flavigny-sur-Ozerain, Traditions monastiques, 2015. (13 × 20), 304 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (248), pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Baustert (éd.), Un Roi à Luxembourg. Edition commentée du Journal du voyage de Sa Majesté à Luxembourg, Mercure Galant, juin1687, II (seconde partie), (coll. Biblio 17, 207), Tübingen : Narr Verlag, 2015, 522 p. ; ISBN 978-3823368748 ; 98 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hémecht. Revue d’histoire luxembourgeoise / Zeitschrift für Luxemburger Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.497-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Michel Ruffelet. Les « Annales briochines », 1771, Saint-Brieuc : histoire d’une ville et d’un diocèse. Édition par Olivier Charles. (« Mémoire commune »). Rennes, Société d’émulation des Côtes-d’Armor-Presses universitaire de Rennes, 2013. (16 × 25), 625 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (246), pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication en ville, XVIe-XXe siècles (= Histoire urbaine, no 34). Paris, Société française d’histoire urbaine, 173 p., plans. ¢ 30 k.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.446-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Arpenter le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Arpenter le monde, 2 / 2014, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.12930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassin, Raphaël : Les églises de la prévôté de Bruyères. Réfections et reconstructions (1661-1789). Broché. 16 x 24 cm. 234 p., illustré des vues et plans d’églises, préface de Sabine Frommel, ISBN 978-2-87825-469-3, 25 €. (Éditions Dominique Guéniot, Langres 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://histara.sorbonne.fr/cr.php?cr=1509&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frommel, Sabine - Lecomte, Laurent (dir.) : La Place du chœur. Architecture et liturgie du Moyen Âge aux Temps modernes. In-4 broché, 300 pages, nombreuses illustrations. 65 €. ISBN : 978-2-7084-0928-6 - EAN : 9782708409286 - 21,0 cm × 27,0 cm × 2,5 cm (Picard, Paris 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://histara.sorbonne.fr/cr.php?cr=1854&amp;lang=fr&amp;quest=Gomis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux évêques au XVIIIe siècle. Jean Soanen et Jean-Baptiste Massillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eglise dans les Hautes-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’en remettre à la ‘divine Providence’ ? Prêtres dans l’exil pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ecrire sa vie, 22, pp.128-138. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Yves Besnard, Un Prêtre en révolution. Souvenirs d’un nonagénaire, texte préparé et annoté par Martine Taroni, Rennes, PUR, 2011, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maral, Alexandre : La Chapelle royale de Versailles - Le dernier grand chantier de Louis XIV. 32cm., 392p., 869 illus., 350 en coul., ISBN : 9782903239466, 99 € (Arthéna, Paris 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://histara.sorbonne.fr/cr.php?cr=1576&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pèlerins français en route pour Rome en l’an 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Géographie des guides et récits de voyage, 3, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.7195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Pic et Georges Provost (dir.), Yves Mahyeuc, 1462-1541. Rennes en Renaissance, Rennes, PUR, 2010, 365 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, La Boîte à Perrette. Le jansénisme parisien au XVIIIe siècle, Albin Michel, 2010, 556 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chareyre (dir.), L’Hérétique au village. Les minorités religieuses dans l’Europe médiévale et moderne. Actes des XXXIe Journées Internationales d’Histoire de l’Abbaye de Flaran, 9 et 10 octobre 2009, Toulouse, Presses Universitaires du Mirail, 2011, 270 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.199-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, La Boîte à Perrette. Le jansénisme parisien au XVIIIe siècle, Albin Michel, 2010, 556 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noblet, Julien : En perpétuelle mémoire. Collégiales castrales et saintes chapelles à vocation funéraire en France (1450-1560), (Coll. « Art & Société »), 320 p., ill., ISBN 978-2-7535-0855-2, 22€ (Presses Universitaires de Rennes, Rennes 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petot. Alain de Solminihac (1593-1659), prélat réformateur, de l’abbaye de Chancelade à l’évêché de Cahors. (« Bibliotheca Victorina », XXI). Turnhout, Brepols, 2009. (16 × 25), 1091 p., 2 tomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (237), pp.549-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasquenoph, Histoire des ordres et congrégations religieuses en France du Moyen Âge à nos jours, Paris, Champ Val­lon, 2009, 1341 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatenet, Monique - Mignot, Claude (éd.) : L’architecture religieuse européenne au temps des Réformes, 21x27 cm, 296 pages, 247 illustrations, ISBN-13 : 978-2708408456, 49 euros (Editions Picard, Paris 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://histara.sorbonne.fr/cr.php?cr=860&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, Un roman bourgeois sous Louis XIV. Récits de vies marchandes et mobilité sociale : les itinéraires des Homassel, Limoges, PULIM, 2008, 145 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits du « for privé » du clergé émigré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'Église catholique en Révolution, 355, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.10749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capit (éd.), Le Mémorial de Jean de Thoulouse. Prieur-vicaire de Saint-Victor de Paris, t. II , Les années 1638-1659, Turnhout, Brepols, « Bibliotheca Victorina, XIII/2 », 2008, 702 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.284-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthod, Bernard - Hardouin Fugier, Elisabeth : Les ex-voto de Fourvière, &amp;quot;do ut des&amp;quot;, démarches votives lyonnaises, La Taillanderie, 28x23 cm, 100 illustrations, ISBN, 2876293935, 25 euros (La Taillanderie, Châtillon-sur-Chalaronne 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://histara.sorbonne.fr/cr.php?cr=505&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud, Bénédicte : Riom, une ville à l’œuvre. Enquête sur un centre ancien, XIIIe-XXe siècle. Coll. &amp;quot;Cahiers du patrimoine&amp;quot;, n°86. Lyon, 192 pages, 150 ill., ISBN 978-2-914528-38-2,. 35 euros (Ed. Lieux Dits, Lyon 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prêtres communalistes de l’église Notre-Dame de Montluçon (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montluçon société d'histoire et d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picaud, Gérard - Foisselon, Jean: Fastes et exubérance. Pour les saints de la Visitation. Exposition au musée de la Visitation et de la Vie bourbonnaise, 12 mai - 16 novembre 2008, 24,6x28 cm, 192 pages, 170 ill., 32 euros (Co-édition Somogy, Paris / Musée de la Visitation et de la Vie bourbonnaise à Moulins 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://histara.sorbonne.fr/cr.php?cr=356&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital, Christophe (dir.) : La Légende de Richelieu. Exposition l’Historial de Vendée, Les Lucs-sur-Boulogne, 25 avril - 13 juillet 2008, 24,6x28 cm, 344 pages, 304 ill., ISBN : 9782757201954, 39 euros (Co-édition Somogy, Paris / Les musées de Vendée 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://histara.sorbonne.fr/cr.php?cr=353&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « enfants prêtres » à l’époque de la Réforme catholique : des clercs en quête d’identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (230), pp.343-355. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RHEF.2.305011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célébrer Noël dans le diocèse de Clermont sous l’Ancien Régime, entre pastorale et De fructu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.41-53. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Musiciens d'Église en 1790. Premier état d'une enquête sur un groupe professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Goudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 340, pp.57-82. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chapelles du diocèse de Clermont aux XVIIe et XVIIIe siècles : espace sacré et pratiques dévotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants prêtres de l'église Saint-Jean d'Ambert : des hommes de Dieu au service de leur cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques historiques du Livradois-Forez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bost et Claude Lauriol (éd.), Refuge et Désert. L’évolution théologique des huguenots de la Révocation à la Révolution française, Actes du colloque du Centre d’étude du XVIIIe siècle, Montpellier, 18-20 janvier 2001, Paris, Honoré Champion, 2003, 319 p., ISBN 2-7453-0751-7, 40 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338, pp.161-164. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.1857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Reynaud, Les enfants de chœur de Tolède à la Renaissance (Cahiers Mabillon 2), Turnhout, Brepols, 2002, 183 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 632, pp.921-923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Taillandier : Des réseaux français au service des missions loin­taines (1600-1663). Thèse pour le doctorat en histoire soutenue le 28 novembre 2003 devant l'université Blaise Pascal (Clermont-Ferrand II). Jury : MM. Marc Venard (président), Bernard Dompnier (directeur de recherche), Bernard Hours et Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90 (224), pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Framond et Yves Soulingeas (dir.), Moi, Hugues Aulanier. Journal de l’abbé Aulanier curé du Brignon (1638-1691), t. 5 (1662-1667), publié par Sylvère Heuzé, Bains (43370), Éditions de la Borne, « Documents et études historiques, 7 », 2000, 437 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.245-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres en France sous l’Ancien Régime : les acquis d’une redécouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Un siècle d'histoire du christianisme en France, 86 (217), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rhef.2000.1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordres religieux masculins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vocations d'Ancien Régime. Les gens d'Église en Auvergne aux XVIIe et XVIIIe siècles, 111 (3/4), pp.26-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres. La Survie d'un ancien type de carrière cléricale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vocations d'Ancien Régime. Les gens d'Église en Auvergne aux XVIIe et XVIIIe siècles, 111 (3/4), pp.232-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clergé catholique régulier en Livradois au XVIIIe siècle. Les communautés d'hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques historiques d'Ambert et de son arrondissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 16, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pialès (1711-1789) et la question de la commende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur la commende monastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édouard Klos; Philippe Martin, Oct 2024, Ville-sous-la-Ferté, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Massillon : une figure épiscopale de la modération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modération politique, accommodement religieux : un tiers-parti catholique en Europe ? (XVIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Andurand; Albane Pialoux, Sep 2016, Paris, France. pp.237-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrées épiscopales en France à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacred/secular intersections in early-modern European ceremonial: Text, music, image and power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Bennett; Philippe Vendrix, Jul 2016, Tours, France. pp.131-150, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09753-2.p.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘clercs musiciens’ en France à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontres Muséfrem : « Musicien d’église au XVIIIe siècle : un travail de clerc ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Youri Carbonnier; Bernard Dompnier; Stéphane Gomis, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale Notre-Dame du Port : clergé et fidèles (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La basilique en regards. Notre-Dame du Port. 20ème anniversaire de l’inscription au patrimoine mondial de l’UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Clermont-Ferrand, Nov 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation géomatique de la collection des cartes des diocèses de Jacques de Font-Réaulx (1893-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique : héritage patrimonial et innovation géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis, Vincent Flauraud, Jun 2018, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boutoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Boutoulle; Stéphane Gomis, Oct 2015, Valence-sur-Baïse, France. pp.7-23, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reinages en France (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Boutoulle; Stéphane Gomis, Oct 2015, Valence-sur-Baïse, France. pp.189-202, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Confiteor de Georges Martin (1640-vers 1680). Le récit d’un prêtre-musicien entre parcours spirituel et itinéraire professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation de la musique et des musiciens d’Église (France, XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.69-82, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05630-0.p.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delille (1738-1813). Essai biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée par l’Académie des sciences, belles-lettres et arts de Clermont-Ferrand, à l’occasion du bicentenaire de la mort de Jacques Delille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre abjuration et coexistence confessionnelle ? Le droit canonique et royal face aux unions entre catholiques et protestants (France, XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les convertis : parcours religieux, parcours politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Martin; Éric Suire, Dec 2014, Lyon, France. pp.243-255, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05796-3.p.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Stoehr-Monjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations territoriales (séminaire de la Maison des sciences de l'Homme de Clermont-Ferrand)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission des Réguliers en France et la question de la vocation monastique (1766-1780). Le regard d’un canoniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exception et la Règle. Les pratiques d’entrée et de sortie des couvents, de la fin du Moyen Âge au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albrecht Burkardt; Alexandra Roger, Nov 2015, Limoges, France. pp.87-98, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.161072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Auvergne ecclésiastique, entre héritage cartographique et innovation géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio en cartes 3 : La carte fait-elle le territoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESAT Mulhouse, Nov 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être musicien d’Église à Paris au XVIIIe siècle ou les apports du programme de recherches MUSEFREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur l’histoire de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reynald Abad, université Paris IV, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière ? Crise sociale ? L’exemple du clergé séculier du diocèse de Clermont (1695-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Clergé en crise, 1650–1900 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiorenzo Landi; Pablo F. Luna, Dec 2014, Paris, France. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« Auvergne en cartes » : contours, frontières, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mouvement des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Antoine, Oct 2013, Clermont-Ferrand, France. pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la biographie de Jean-Baptiste Massillon. Un bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des lumières : administrateurs, pasteurs et prédicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis, Jun 2013, Clermont-Ferrand, France. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pialès (1711–1789) et la Commission des Réguliers en France (1766–1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pruskie kasaty klasztorne na Śląsku na tle procesów sekularyzacyjnych w Polsce i Europie = The Prussian dissolution of monasteries in Silesia against a background of secularization processes in Poland and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marek Derwich; Marek L. Wójcik, Nov 2010, Wrocław, France. pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limania d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Simeoni. L'apport du numérique pour la relecture d'une cartographie narrative du XVIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Cartographier les récits : enjeux méthodologiques et technologiques ", colloque du 82e congrès de l'Association francophone pour le savoir - Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires historiques et géographiques du XVIIIe siècle : apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e rencontres Muséfrem : La profession de musicien d’église. De la définition du groupe au suivi biographique individuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement religieux de l’Auvergne en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Nouvelle-Calédonie et en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Mélanésie, Aug 2013, Nouméa, France. pp.305-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des factums chez Jean-Jacques Pialès (1711-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte et valorisation d'une source juridique méconnue : le factum ou mémoire judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacqueline Vendrand-Voyer, Jun 2012, Clermont-Ferrand, France. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans les petites villes du Massif central aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites villes en montagne de l'Antiquité romaine au XXe siècle. Europe occidentale et centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Pierre Cornu; Patrick Fournier, Jun 2007, Clermont-Ferrand, France. pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources archivistiques et ressources cartographiques anciennes au traitement géomatique : la géographie ecclésiastique de l’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis; Mauricette Fournier, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Deval de Saunade (1756-1828), un homme de lettres engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Célèbres ou obscurs. Hommes et femmes dans leurs territoires et leur histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Bordeaux, France. pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEFREM. Prosopographie des musiciens d’Église en France – la génération de 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de données informatiques en histoire des pratiques culturelles (XVIIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire "Espaces et Cultures" Université Clermont-Auvergne, Jun 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tenir son rang » à l’église : le rôle des bancs et des chaises en France sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session doctorale « Figures d'appartenance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Cassan, Apr 2008, Limoges, France. pp.124-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « sacré » et le « profane » dans les écrits de clercs français des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits du for privé en Europe (Moyen Âge, époque moderne, époque contemporaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bardet; François-Joseph Ruggiu, Dec 2006, Paris, France. pp.431-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrées solennelles des évêques dans la France des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémonies extraordinaires du catholicisme baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2005, Le Puy-en-Velay, France. pp.509-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraternités de prêtres en France sous l’Ancien Régime : sociétés de crédit ou « mutualités sacerdotales » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Ciel à la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Provost; Florent Quellier, Sep 2006, Rennes, France. pp.145-155, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.5252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;clercs musiciens&amp;quot; en France à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiciens d’Église en Révolution. Portrait et devenir d'un groupe professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier; Philippe Bourdin, Oct 2007, Le Puy-en-Velay, France. pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans une paroisse de montagne au XVIIe siècle : Saint-Bonnet-près-Orcival dans le diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de l’école doctorale de l’Université Marc Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser l’espace paroissial afin d’assurer le gouvernement des âmes : curés et paroisses du Massif central (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir et territoire II : l’époque moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraternités de prêtres natifs et l'identité urbaine dans la France d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans les petites villes du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Mamers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et assistance. L’action des prêtres communalistes dans le diocèse de Clermont sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et montagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Tarbes, France. pp.177-187, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.64129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre et les chanoines de la cathédrale du Puy à l'époque de Grénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis-Charles Grénon, musicien d'Eglise du XVIIIe s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2003, Le Puy-en-Velay, France. pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociétés de crédit et « mutuelles ». Les communautés de prêtres en France sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épargne sous l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dehaene, Oct 2001, Paris, France. pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation de paroisses et identité paroissiale sous l’Ancien Régime. L’exemple du diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historien en quête d’espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Perol, May 2002, Clermont-Ferrand, France. pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04434835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres. Une autre façon de célébrer l'opus Dei aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maîtrises capitulaires aux XVIIe et XVIIIe siècles. Des institutions entre service de l'Église et stratégies sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Le Puy-en-Velay, France. pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraved footprints from the past. Retrieving cartographic geohistorical data from the Cassini Carte de France, 1750-1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition virtuelle. Quatre siècles de cartographie en Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La feuille 52 de la carte de Cassini : édition et valorisation - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gribaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Gomis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en histoire moderne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5890-8714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069671303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21147423233744882905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000022922453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Professeur des universités en histoire moderne / Université Clermont Auvergne (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'Histoire &amp;quot;Espaces et Cultures&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre associé au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches historiques UMR 8558/CNRS-EHESS</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Doyen-Directeur de l’UFR Lettres, Culture et Sciences Humaines (2017-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du bureau de la Conférence des directions d’UFR ALL-SHS (2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Comité de suivi Licence, Master, Doctorat (MESRI) (2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Expert AERES (2009-2014), HCERES (depuis 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· En délégation CNRS Centre de recherches historiques UMR 8558/CNRS-EHESS (2022-2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil National des Universités 22ème section (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable de l’axe 3 du Centre d'Histoire &amp;quot;Espaces et Cultures&amp;quot; : « Archéologie et histoire des territoires : dynamiques et représentations » (quinquennal 2021-2026)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur scientifique de l’</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique (Auvergne, Bourbonnais, Velay)</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité de rédaction de l’exposition virtuelle « </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de cartographie en Auvergne, 1560-1962</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », Bibliothèque du Patrimoine de Clermont Auvergne Métropole</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique de la revue </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siècles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la Société d’histoire religieuse de la France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l’Association d’histoire des sociétés rurales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Comité français de cartographie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre correspondant de l’Académie des Sciences, Belles-Lettres et Arts de Clermont-Ferrand (depuis 1996)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Chevalier dans l'Ordre des Palmes académiques</w:t></w:r><w:br/></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire socio-culturelle du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des acteurs et des sociabilités entre sacré et profane. Clercs, fidèles et paroisses en France sous l’Ancien Régime. Jean-Jacques Pialès (1711-1789). Un avocat janséniste au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011 (mémoire inédit)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Étude du clergé (curés et vicaires, chapitres de chanoines, écrits du &amp;quot;for privé&amp;quot;…) et de la vie religieuse (chapelles, fabriques, culte et liturgie, musiciens d’église, reinages…)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations à des programmes (liste non exhaustive)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique du réseau </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEFREM MUSiques d’Église en FRance à l’Époque Moderne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Rédacteur en chef du </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carnet de recherche</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du programme des &amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasti Ecclesiae Gallicanae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, coresponsable de l’édition du volume consacré au diocèse de Saint-Flour (avec Hervé Chopin)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR sur « Les écrits du for privé en France du Moyen Age à 1914 »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS/GDR 2649)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du réseau européen </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egodocumental Research Group</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable du programme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Massif central vu par les Cassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; avec Maurizio Gribaudi et Stéphane Baciocchi (convention EHESS-UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable du programme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELECLUZE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;  avec Mauricette Fournier, programme interdisciplinaire de la MSH de Clermont-Fd] (suite du programme </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques (liste non exhaustive)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps de musique des collégiales françaises à la fin de l’Ancien Régime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’étude, Moulins, 23-24/10/2025, avec Youri Carbonnier (Arras) et Bernard Dompnier (UCA)· </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgues et organistes en France de l'Ancien Régime à la Révolution</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’étude, Arras, 24-25/10/2024, avec Youri Carbonnier (Arras) et Achille Davy-Rigaux (CNRS). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement et réseaux des musiciens d’église</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 27-28 octobre 2023, avec Youri Carbonnier (Arras) et Bernard Dompnier (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l'époque médiévale à nos jours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, journée d'étude, Clermont-Fd, 21 juin 2023, avec Vincent Flauraud (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler le répertoire des musiques capitulaires au XVIIIe siècle. Circulation des œuvres et constitution des collections</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Arras, 27-28 octobre 2022, avec Youri Carbonnier et Achille Davy-Rigaux (CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluri-activité dans les chœurs capitulaires à la fin de l’Ancien Régime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 28-29 octobre 2021, avec Youri Carbonnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps de musique des cathédrales à la fin de l’Ancien Régime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 22-23 octobre 2020, avec Youri Carbonnier, Bernard Dompnier et Sylvie Granger (Le Mans)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicien d’église au XVIIIe siècle : un travail de clerc ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 24-25 octobre 2019, avec Youri Carbonnier et Bernard Dompnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique : héritage patrimonial et innovation géomatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, colloque, Saint-Flour, 14-15 juin 2018, avec Vincent Flauraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures musicales en France. Musiques religieuses (vers 1760-1830)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 26-27 octobre 2017, avec Youri Carbonnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains de l’époque médiévale à nos jours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Colloque, Saint-Flour, 15-16 juin 2017, avec Vincent Flauraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconversions sociales et artistiques : le monde des musiciens et des comédiens à l’heure de la Révolution et de l’Empire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 25 octobre 2016, avec Philippe Bourdin (UCA) et Cyril Triolaire (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels. Contribution à l’histoire des espaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 14 octobre 2016, avec Jean-Luc Fray (UCA) et Stéphane Le Bras (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Age et à l’époque moderne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7ème Journées Internationales d’Histoire de l’abbaye de Flaran (Gers), 9-10 octobre 2015, avec Frédéric Boutoulle (Bordeaux-Montaigne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> musicien d’Église à Paris. La capitale : lieu de formation et d’exercice au XVIIIe siècle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 19 juin 2015, avec François Caillou et Christophe Maillard</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner les lieux. Cartographier le monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, colloque international et interdisciplinaire, Jeudi 14 et vendredi 15 novembre 2013, MSH de Clermont-Fd, Responsables scientifiques : Mauricette Fournier (UCA), Stéphane Gomis (UCA), Annick Stoehr-Monjou (UCA) et Pascale Argod (Bordeaux-Montaigne), paru dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières : administrateurs, pasteurs et prédicateurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350ème anniversaire de la naissance de Jean-Baptiste Massillon, 7 juin 2013, MSH de Clermont-Fd</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées « Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 et 5 octobre 2012, MSH de Clermont-Ferrand, Responsables scientifiques : Mauricette Fournier, Stéphane Gomis dans le cadre du programme LIDO.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « enfants prêtres » des paroisses auvergnates. Les communautés de prêtres dans le diocèse de Clermont sous l'Ancien Régime (1516-1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise-Pascal, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002CLF20005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04399879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des acteurs et des sociabilités entre sacré et profane. Clercs, fidèles et paroisses en France sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise-Pascal - Clermont-Ferrand II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05330719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musiciens au service des églises (XVIIe et XVIIIe siècles). Hommage à Sylvie Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2025, Histoire, 979-19-413-0133-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155z8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains, de l'époque médiévale à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise-Pascal, 2021, Histoires croisées, 978-2-84516-984-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13i3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique Auvergne, Bourbonnais, Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Auvergne d'Étienne-Jean Delécluze (1781-1863)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intendance de Moulins à la fin du XVIIème siècle : édition critique du mémoire &amp;quot;Pour l'instruction du duc de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité des Travaux historiques et Scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Notices, inventaires et documents (42), 978-2-7355-0776-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Enfants prêtres » des paroisses d’Auvergne, XVIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal, 2006, Études sur le Massif central, 2-84516-290-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l’époque médiévale à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fja⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique. Héritage patrimonial et innovation géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gomis, Stéphane; Flauraud, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.9137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconversions et migrations professionnelles. Le monde des musiciens et des comédiens à l’heure de la Révolution et de l’Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Triolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.3356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014-2, 2014, Arpenter le monde, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels. Contribution à la réflexion sur l’histoire des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels Contribution à la réflexion sur l’histoire des espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, 2019, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.4083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’ époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boutoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.7-23, 2017, Flaran, 978-2-8107-0528-3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des lumières : administrateurs, pasteurs et prédicateurs. Journée d’étude du 7 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, 2015, Histoires croisées, 978-2-84516-726-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’expériences en matière de centre de ressources numériques en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude « Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [actes numériques], Université Blaise Pascal - vidéo campus : http://videocampus.univ-bpclermont.fr, http://videocampus.univ-bpclermont.fr/index.php?cmd=rqCollection&amp;id_collection=25, 2012, Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sainte Chapelle de Vincennes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achille Davy-Rigaux; Bernard Dompnier; Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des musiciens au service des églises (XVIIe et XVIIIe siècles). Hommage à Sylvie Granger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-162, 2025, Histoire, 979-19-413-0133-1. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155x8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de l'Ouest ! Missionnaires catholiques « auvergnats » aux États-Unis aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delferrière; Émeline Retournard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Orient ancien à la Gaule romaine, sans jamais perdre le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mergoil, pp.611-622, 2025, Monographies Instrumentum (81), 978-2-35518-156-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, pouvoirs et sociétés rurales (1634-1814)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Follain; Daniel Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et sociétés rurales. France et ses colonies : 1634-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.81-93, 2024, Capes/Agrégation, 978-2-340-09407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Flauraud; Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains. De l’époque médiévale à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.11-15, 2021, Histoires croisées, 978-2-84516-984-5. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13i1r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Haton combat les ‘erreurs’ du ‘simple peuple’ (1566)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Klein; Philippe Martin; Sébastien Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des superstitions. Une anthologie : XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerfs, pp.61-67, 2020, 978-2-204-14172-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance des foules et profit pour le clergé (1840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Klein; Philippe Martin; Sébastien Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des superstitions. Une anthologie : XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerfs, pp.407-412, 2020, 978-2-204-14172-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace ecclésiastique en 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique « Auvergne, Bourbonnais, Velay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Bouchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monseigneur Piguet. Billets de prison. 1944 : l’année terrible de l’évêque de Clermont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Arts et Belles-Lettres de Clermont-Ferrand, pp.7-8, 2017, 978-2-9523803-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagna d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Siméoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia D'AMICO et Catherine MAGNIEN-SIMONIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gabriele Simeoni (1509-1570 ?) - Un Florentin en France entre princes et libraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 568, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-365, 2016, Collection Travaux d'Humanisme et Renaissance, 978-2-600-01833-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier, géoréférencer, indexer le &amp;quot;Voyage en Auvergne&amp;quot; d'Etienne-jean Delécluze : expériences pluridisciplinaires pour la création d'un musée virtuel à partir d'un album de dessins du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-157, 2016, CERAMAC (35), 978-2-84516-636-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-9, 2016, CERAMAC (35), 978-2-84516-636-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat et religion en France sous l’Ancien Régime (XVIe-XVIIIe siècles) : la monarchie devant la fracture de la religion chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Faberon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté religieuse et cohésion sociale : la diversité française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille, pp.135-146, 2015, Liberté religieuse et cohésion sociale : la diversité française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-11, 2015, Histoires croisées, 978-2-84516-726-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture du croyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bardet; François-Joseph Ruggiu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Écrits du for privé en France. De la fin du Moyen Ȃge à 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.223-251, 2014, Orientations et Méthodes (29), 978-2-7355-0824-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécènes et humanistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.331-334, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.335-338, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « livre de raison » d’un chanoine d’un XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.343, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population souffrante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Hôtel-Dieu de Clermont-Ferrand. Histoire d’un établissement hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.94-100, 2014, 978-2-84516-677-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Massillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémorations nationales 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives de France, pp.73-74, 2012, 978-2-911601-55-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales et les chanoines du diocèse de Clermont à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Massoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.111-143, 2010, Histoire. Lieux, 978-2-84287-509-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et communautés de prêtres dans le diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bas choeurs d'Auvergne et du Velay. Le métier de musicien d'Église aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.65-79, 2010, Études sur le Massif central, 978-2-84516-477-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “corne” de la cathédrale de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bas choeurs d'Auvergne et du Velay. Le métier de musicien d'Église aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.306-307, 2010, Études sur le Massif central, 978-2-84516-477-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres liturgiques et les cérémoniaux de « l’Église de Clermont » aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaud; Bernard Dompnier; Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémoniaux catholiques en France à l’époque moderne. Une littérature de codification des rites liturgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.165-178, 2009, Église, liturgie et société dans l'Europe moderne (1), 978-2-503-52950-9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ELSEM-EB.4.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes représentations de la ville de Clermont du XVe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Chignier-Riboulon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont-Ferrand, ville paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.125-128, 2009, CERAMAC, Hors série n°2, 978-2-84516-415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et société : les catholiques en Espagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Montemayor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés anglaise, espagnole et française au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.165-174, 2006, Les Dossiers du CAPES et de l'agrégation, 2-7298-3015-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des prêtres communalistes aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Venard; Dominique Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacralités, culture et dévotion. Bouquet offert à Marie-Hélène Froeschlé-Chopard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Thune, pp.241-255, 2005, 2-913847-34-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une pépinière de prêtres à l'effondrement des vocations : la crise de l'encadrement pastoral au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.434-438, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Séparation au lendemain de Vatican II : une érosion de la pratique qui s’accélère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.483-485, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minorités religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.521-536, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres dans la France du XVIIIe siècle : un clergé en dehors de la norme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et transgression au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.97-116, 2002, Sillages critiques, 2-84050-238-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIALÈS (Piales) Jean-Jacques, né le 12 septembre 1711 à Mur-de-Barrez (Aveyron), mort le 5 août 1789 à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des juristes français, XIIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.810-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l’époque médiévale à nos jours : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fj5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hou, Chapitres et société en Révolution. Les chanoines en France de l’Ancien Régime à la monarchie de Juillet, Rennes, Presses universitaires de Rennes, 2023, 333 p., ISBN 978-2-7535-8806-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (2), pp.205-206. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.722.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boltanski, Marie-Lucie Copete (éd.), L’Église des laïcs. Le sacré en partage, XVIe-XXe siècle, Madrid, Casa de Velázquez, 2021, 419 p., ISBN 978-84-9096-353-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (1), pp.202-203. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.711.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [La cartographie ecclésiastique. Héritage patrimonial et innovation géomatique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.9144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Aubert, Amy Henneveld et Cinthia Meli (éd.). L'éloquence de la chaire, entre écriture et oralité (XIIIe-XVIIIe siècles). Paris, Honoré Champion, 2018. (15,5 x 23,5), 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (254), pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel et Anne Massoni (dir.). Des reliques et des hommes : ostensions limousines et fait religieux (XVIe-XXe siècle). Limoges, PULIM, 2018. (15,5 × 24), 245 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (255), pp.407-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Preux. Enfance abandonnée au XVIIIe siècle en Franche-Comté. L’accueil des enfants trouvés par l’hôpital du Saint-Esprit de Besançon. (Chemins de la Mémoire - XVIIIe siècle). Paris, L’Harmattan, 2015. 21,5 × 13,5 cm, 292 p. € 30, € 23,99 (e-book). ISBN 978-2-343-05165-9, 978-2-336-36608-1 (e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (3-4), pp.1143-1144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lajaumont, Un pas de deux. Clercs et paroissiens en Limousin (vers 1660-1789), Limoges, Presses universitaires de Limoges, 2014, 529 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 688 (4), pp.985-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Léonard (éd.). Prêtres et pasteurs : les clergés à l’ère des divisions confessionnelles (XVIe-XVIIe siècles). Rennes, Presses universitaires de Rennes, 2016 (16 × 24), 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (250), pp.134-135. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RHEF.5.113690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Goudot. Les origines et le monde : réformes des réguliers, pouvoirs et société dans le diocèse de Clermont (XVe-XVIIe siècle). Paris, Honoré Champion, 2016. (15,5 × 23,5), 652 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (250), pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martinazzo, Toulouse au Grand Siècle. Le rayonnement de la Réforme catholique (1590-1710), Rennes, Presses universitaires de Rennes, coll. « Histoire », 2015, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 619, pp.671-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme LIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Maison des sciences de l'Homme de Clermont : une décennie au service des SHS et de l'interdiciplinarité, 130 (618), pp.251-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Samson. Témoin ardent du Cœur de Jésus : le père Gaschon, missionnaire en Auvergne (1732-1815). Flavigny-sur-Ozerain, Traditions monastiques, 2015. (13 × 20), 304 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (248), pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Baustert (éd.), Un Roi à Luxembourg. Edition commentée du Journal du voyage de Sa Majesté à Luxembourg, Mercure Galant, juin1687, II (seconde partie), (coll. Biblio 17, 207), Tübingen : Narr Verlag, 2015, 522 p. ; ISBN 978-3823368748 ; 98 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hémecht. Revue d’histoire luxembourgeoise / Zeitschrift für Luxemburger Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.497-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Michel Ruffelet. Les « Annales briochines », 1771, Saint-Brieuc : histoire d’une ville et d’un diocèse. Édition par Olivier Charles. (« Mémoire commune »). Rennes, Société d’émulation des Côtes-d’Armor-Presses universitaire de Rennes, 2013. (16 × 25), 625 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (246), pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication en ville, XVIe-XXe siècles (= Histoire urbaine, no 34). Paris, Société française d’histoire urbaine, 173 p., plans. ¢ 30 k.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.446-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Arpenter le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Arpenter le monde, 2 / 2014, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.12930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassin, Raphaël : Les églises de la prévôté de Bruyères. Réfections et reconstructions (1661-1789). Broché. 16 x 24 cm. 234 p., illustré des vues et plans d’églises, préface de Sabine Frommel, ISBN 978-2-87825-469-3, 25 €. (Éditions Dominique Guéniot, Langres 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://histara.sorbonne.fr/cr.php?cr=1509&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frommel, Sabine - Lecomte, Laurent (dir.) : La Place du chœur. Architecture et liturgie du Moyen Âge aux Temps modernes. In-4 broché, 300 pages, nombreuses illustrations. 65 €. ISBN : 978-2-7084-0928-6 - EAN : 9782708409286 - 21,0 cm × 27,0 cm × 2,5 cm (Picard, Paris 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://histara.sorbonne.fr/cr.php?cr=1854&amp;lang=fr&amp;quest=Gomis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux évêques au XVIIIe siècle. Jean Soanen et Jean-Baptiste Massillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eglise dans les Hautes-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’en remettre à la ‘divine Providence’ ? Prêtres dans l’exil pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ecrire sa vie, 22, pp.128-138. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Yves Besnard, Un Prêtre en révolution. Souvenirs d’un nonagénaire, texte préparé et annoté par Martine Taroni, Rennes, PUR, 2011, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maral, Alexandre : La Chapelle royale de Versailles - Le dernier grand chantier de Louis XIV. 32cm., 392p., 869 illus., 350 en coul., ISBN : 9782903239466, 99 € (Arthéna, Paris 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://histara.sorbonne.fr/cr.php?cr=1576&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pèlerins français en route pour Rome en l’an 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Géographie des guides et récits de voyage, 3, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.7195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Pic et Georges Provost (dir.), Yves Mahyeuc, 1462-1541. Rennes en Renaissance, Rennes, PUR, 2010, 365 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, La Boîte à Perrette. Le jansénisme parisien au XVIIIe siècle, Albin Michel, 2010, 556 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chareyre (dir.), L’Hérétique au village. Les minorités religieuses dans l’Europe médiévale et moderne. Actes des XXXIe Journées Internationales d’Histoire de l’Abbaye de Flaran, 9 et 10 octobre 2009, Toulouse, Presses Universitaires du Mirail, 2011, 270 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.199-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, La Boîte à Perrette. Le jansénisme parisien au XVIIIe siècle, Albin Michel, 2010, 556 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noblet, Julien : En perpétuelle mémoire. Collégiales castrales et saintes chapelles à vocation funéraire en France (1450-1560), (Coll. « Art & Société »), 320 p., ill., ISBN 978-2-7535-0855-2, 22€ (Presses Universitaires de Rennes, Rennes 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petot. Alain de Solminihac (1593-1659), prélat réformateur, de l’abbaye de Chancelade à l’évêché de Cahors. (« Bibliotheca Victorina », XXI). Turnhout, Brepols, 2009. (16 × 25), 1091 p., 2 tomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (237), pp.549-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasquenoph, Histoire des ordres et congrégations religieuses en France du Moyen Âge à nos jours, Paris, Champ Val­lon, 2009, 1341 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatenet, Monique - Mignot, Claude (éd.) : L’architecture religieuse européenne au temps des Réformes, 21x27 cm, 296 pages, 247 illustrations, ISBN-13 : 978-2708408456, 49 euros (Editions Picard, Paris 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://histara.sorbonne.fr/cr.php?cr=860&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, Un roman bourgeois sous Louis XIV. Récits de vies marchandes et mobilité sociale : les itinéraires des Homassel, Limoges, PULIM, 2008, 145 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits du « for privé » du clergé émigré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'Église catholique en Révolution, 355, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.10749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capit (éd.), Le Mémorial de Jean de Thoulouse. Prieur-vicaire de Saint-Victor de Paris, t. II , Les années 1638-1659, Turnhout, Brepols, « Bibliotheca Victorina, XIII/2 », 2008, 702 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.284-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthod, Bernard - Hardouin Fugier, Elisabeth : Les ex-voto de Fourvière, &amp;quot;do ut des&amp;quot;, démarches votives lyonnaises, La Taillanderie, 28x23 cm, 100 illustrations, ISBN, 2876293935, 25 euros (La Taillanderie, Châtillon-sur-Chalaronne 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://histara.sorbonne.fr/cr.php?cr=505&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud, Bénédicte : Riom, une ville à l’œuvre. Enquête sur un centre ancien, XIIIe-XXe siècle. Coll. &amp;quot;Cahiers du patrimoine&amp;quot;, n°86. Lyon, 192 pages, 150 ill., ISBN 978-2-914528-38-2,. 35 euros (Ed. Lieux Dits, Lyon 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prêtres communalistes de l’église Notre-Dame de Montluçon (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montluçon société d'histoire et d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital, Christophe (dir.) : La Légende de Richelieu. Exposition l’Historial de Vendée, Les Lucs-sur-Boulogne, 25 avril - 13 juillet 2008, 24,6x28 cm, 344 pages, 304 ill., ISBN : 9782757201954, 39 euros (Co-édition Somogy, Paris / Les musées de Vendée 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://histara.sorbonne.fr/cr.php?cr=353&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picaud, Gérard - Foisselon, Jean: Fastes et exubérance. Pour les saints de la Visitation. Exposition au musée de la Visitation et de la Vie bourbonnaise, 12 mai - 16 novembre 2008, 24,6x28 cm, 192 pages, 170 ill., 32 euros (Co-édition Somogy, Paris / Musée de la Visitation et de la Vie bourbonnaise à Moulins 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://histara.sorbonne.fr/cr.php?cr=356&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « enfants prêtres » à l’époque de la Réforme catholique : des clercs en quête d’identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (230), pp.343-355. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RHEF.2.305011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célébrer Noël dans le diocèse de Clermont sous l’Ancien Régime, entre pastorale et De fructu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.41-53. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Musiciens d'Église en 1790. Premier état d'une enquête sur un groupe professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Goudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 340, pp.57-82. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chapelles du diocèse de Clermont aux XVIIe et XVIIIe siècles : espace sacré et pratiques dévotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Reynaud, Les enfants de chœur de Tolède à la Renaissance (Cahiers Mabillon 2), Turnhout, Brepols, 2002, 183 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 632, pp.921-923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants prêtres de l'église Saint-Jean d'Ambert : des hommes de Dieu au service de leur cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques historiques du Livradois-Forez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bost et Claude Lauriol (éd.), Refuge et Désert. L’évolution théologique des huguenots de la Révocation à la Révolution française, Actes du colloque du Centre d’étude du XVIIIe siècle, Montpellier, 18-20 janvier 2001, Paris, Honoré Champion, 2003, 319 p., ISBN 2-7453-0751-7, 40 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338, pp.161-164. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.1857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Taillandier : Des réseaux français au service des missions loin­taines (1600-1663). Thèse pour le doctorat en histoire soutenue le 28 novembre 2003 devant l'université Blaise Pascal (Clermont-Ferrand II). Jury : MM. Marc Venard (président), Bernard Dompnier (directeur de recherche), Bernard Hours et Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90 (224), pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Framond et Yves Soulingeas (dir.), Moi, Hugues Aulanier. Journal de l’abbé Aulanier curé du Brignon (1638-1691), t. 5 (1662-1667), publié par Sylvère Heuzé, Bains (43370), Éditions de la Borne, « Documents et études historiques, 7 », 2000, 437 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.245-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres en France sous l’Ancien Régime : les acquis d’une redécouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Un siècle d'histoire du christianisme en France, 86 (217), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rhef.2000.1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordres religieux masculins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vocations d'Ancien Régime. Les gens d'Église en Auvergne aux XVIIe et XVIIIe siècles, 111 (3/4), pp.26-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres. La Survie d'un ancien type de carrière cléricale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vocations d'Ancien Régime. Les gens d'Église en Auvergne aux XVIIe et XVIIIe siècles, 111 (3/4), pp.232-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clergé catholique régulier en Livradois au XVIIIe siècle. Les communautés d'hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques historiques d'Ambert et de son arrondissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 16, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pialès (1711-1789) et la question de la commende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur la commende monastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édouard Klos; Philippe Martin, Oct 2024, Ville-sous-la-Ferté, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Massillon : une figure épiscopale de la modération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modération politique, accommodement religieux : un tiers-parti catholique en Europe ? (XVIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Andurand; Albane Pialoux, Sep 2016, Paris, France. pp.237-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrées épiscopales en France à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacred/secular intersections in early-modern European ceremonial: Text, music, image and power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Bennett; Philippe Vendrix, Jul 2016, Tours, France. pp.131-150, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09753-2.p.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘clercs musiciens’ en France à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontres Muséfrem : « Musicien d’église au XVIIIe siècle : un travail de clerc ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Youri Carbonnier; Bernard Dompnier; Stéphane Gomis, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale Notre-Dame du Port : clergé et fidèles (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La basilique en regards. Notre-Dame du Port. 20ème anniversaire de l’inscription au patrimoine mondial de l’UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Clermont-Ferrand, Nov 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation géomatique de la collection des cartes des diocèses de Jacques de Font-Réaulx (1893-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique : héritage patrimonial et innovation géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis, Vincent Flauraud, Jun 2018, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reinages en France (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Boutoulle; Stéphane Gomis, Oct 2015, Valence-sur-Baïse, France. pp.189-202, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boutoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Boutoulle; Stéphane Gomis, Oct 2015, Valence-sur-Baïse, France. pp.7-23, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Confiteor de Georges Martin (1640-vers 1680). Le récit d’un prêtre-musicien entre parcours spirituel et itinéraire professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation de la musique et des musiciens d’Église (France, XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.69-82, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05630-0.p.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delille (1738-1813). Essai biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée par l’Académie des sciences, belles-lettres et arts de Clermont-Ferrand, à l’occasion du bicentenaire de la mort de Jacques Delille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre abjuration et coexistence confessionnelle ? Le droit canonique et royal face aux unions entre catholiques et protestants (France, XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les convertis : parcours religieux, parcours politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Martin; Éric Suire, Dec 2014, Lyon, France. pp.243-255, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05796-3.p.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Stoehr-Monjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations territoriales (séminaire de la Maison des sciences de l'Homme de Clermont-Ferrand)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission des Réguliers en France et la question de la vocation monastique (1766-1780). Le regard d’un canoniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exception et la Règle. Les pratiques d’entrée et de sortie des couvents, de la fin du Moyen Âge au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albrecht Burkardt; Alexandra Roger, Nov 2015, Limoges, France. pp.87-98, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.161072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Auvergne ecclésiastique, entre héritage cartographique et innovation géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio en cartes 3 : La carte fait-elle le territoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESAT Mulhouse, Nov 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être musicien d’Église à Paris au XVIIIe siècle ou les apports du programme de recherches MUSEFREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur l’histoire de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reynald Abad, université Paris IV, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière ? Crise sociale ? L’exemple du clergé séculier du diocèse de Clermont (1695-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Clergé en crise, 1650–1900 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiorenzo Landi; Pablo F. Luna, Dec 2014, Paris, France. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« Auvergne en cartes » : contours, frontières, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mouvement des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Antoine, Oct 2013, Clermont-Ferrand, France. pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la biographie de Jean-Baptiste Massillon. Un bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des lumières : administrateurs, pasteurs et prédicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis, Jun 2013, Clermont-Ferrand, France. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pialès (1711–1789) et la Commission des Réguliers en France (1766–1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pruskie kasaty klasztorne na Śląsku na tle procesów sekularyzacyjnych w Polsce i Europie = The Prussian dissolution of monasteries in Silesia against a background of secularization processes in Poland and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marek Derwich; Marek L. Wójcik, Nov 2010, Wrocław, France. pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limania d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Simeoni. L'apport du numérique pour la relecture d'une cartographie narrative du XVIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Cartographier les récits : enjeux méthodologiques et technologiques ", colloque du 82e congrès de l'Association francophone pour le savoir - Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires historiques et géographiques du XVIIIe siècle : apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e rencontres Muséfrem : La profession de musicien d’église. De la définition du groupe au suivi biographique individuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement religieux de l’Auvergne en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Nouvelle-Calédonie et en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Mélanésie, Aug 2013, Nouméa, France. pp.305-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des factums chez Jean-Jacques Pialès (1711-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte et valorisation d'une source juridique méconnue : le factum ou mémoire judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacqueline Vendrand-Voyer, Jun 2012, Clermont-Ferrand, France. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans les petites villes du Massif central aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites villes en montagne de l'Antiquité romaine au XXe siècle. Europe occidentale et centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Pierre Cornu; Patrick Fournier, Jun 2007, Clermont-Ferrand, France. pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources archivistiques et ressources cartographiques anciennes au traitement géomatique : la géographie ecclésiastique de l’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis; Mauricette Fournier, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Deval de Saunade (1756-1828), un homme de lettres engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Célèbres ou obscurs. Hommes et femmes dans leurs territoires et leur histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Bordeaux, France. pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEFREM. Prosopographie des musiciens d’Église en France – la génération de 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de données informatiques en histoire des pratiques culturelles (XVIIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire "Espaces et Cultures" Université Clermont-Auvergne, Jun 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tenir son rang » à l’église : le rôle des bancs et des chaises en France sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session doctorale « Figures d'appartenance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Cassan, Apr 2008, Limoges, France. pp.124-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « sacré » et le « profane » dans les écrits de clercs français des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits du for privé en Europe (Moyen Âge, époque moderne, époque contemporaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bardet; François-Joseph Ruggiu, Dec 2006, Paris, France. pp.431-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrées solennelles des évêques dans la France des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémonies extraordinaires du catholicisme baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2005, Le Puy-en-Velay, France. pp.509-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraternités de prêtres en France sous l’Ancien Régime : sociétés de crédit ou « mutualités sacerdotales » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Ciel à la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Provost; Florent Quellier, Sep 2006, Rennes, France. pp.145-155, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.5252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;clercs musiciens&amp;quot; en France à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiciens d’Église en Révolution. Portrait et devenir d'un groupe professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier; Philippe Bourdin, Oct 2007, Le Puy-en-Velay, France. pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans une paroisse de montagne au XVIIe siècle : Saint-Bonnet-près-Orcival dans le diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de l’école doctorale de l’Université Marc Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser l’espace paroissial afin d’assurer le gouvernement des âmes : curés et paroisses du Massif central (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir et territoire II : l’époque moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraternités de prêtres natifs et l'identité urbaine dans la France d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans les petites villes du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Mamers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et assistance. L’action des prêtres communalistes dans le diocèse de Clermont sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et montagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Tarbes, France. pp.177-187, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.64129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre et les chanoines de la cathédrale du Puy à l'époque de Grénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis-Charles Grénon, musicien d'Eglise du XVIIIe s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2003, Le Puy-en-Velay, France. pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociétés de crédit et « mutuelles ». Les communautés de prêtres en France sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épargne sous l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dehaene, Oct 2001, Paris, France. pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation de paroisses et identité paroissiale sous l’Ancien Régime. L’exemple du diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historien en quête d’espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Perol, May 2002, Clermont-Ferrand, France. pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04434835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres. Une autre façon de célébrer l'opus Dei aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maîtrises capitulaires aux XVIIe et XVIIIe siècles. Des institutions entre service de l'Église et stratégies sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Le Puy-en-Velay, France. pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraved footprints from the past. Retrieving cartographic geohistorical data from the Cassini Carte de France, 1750-1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition virtuelle. Quatre siècles de cartographie en Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La feuille 52 de la carte de Cassini : édition et valorisation - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gribaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="968A1F7A"/>
+    <w:nsid w:val="4B110CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gomis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5890-8714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069671303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/21147423233744882905" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000022922453" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chec.uca.fr/chercheurs/enseignants-chercheurs-du-chec/stephane-gomis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crh.ehess.fr/index.php?8090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-historique-auvergne.msh.uca.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cartographie.bibliotheques-clermontmetropole.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philidor.cmbv.fr/Publications/Bases-prosopographiques/MUSEFREM-Base-de-donnees-prosopographique-des-musiciens-d-Eglise-en-1790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musefrem.hypotheses.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fasti.huma-num.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecritsduforprive.huma-num.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egodokumenty.umk.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladehis.ehess.fr/?611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delecluze.msh.uca.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lido.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musefrem.hypotheses.org/les-rencontres-musefrem/journees-musefrem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/journ%C3%A9es-d%C3%A9tude/circonscriptions-eccl%C3%A9siastiques-intra-dioc%C3%A9saines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/9137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/histoire/101-187-les-nouveaux-territoires-diocesains.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/3356" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/4083" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/cultures-villageoises-au-moyen-age-et-a-lepoque-moderne/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/histoire-moderne/469-les-eveques-des-lumieres.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04399879v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002CLF20005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05330719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04862750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155z8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i3u" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544122v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989944v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877367v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5537" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01885374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fja" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768134v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Triolaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.3356" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.4083" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01873433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutoulle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9925" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372227v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155x8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330145v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999359v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i1r" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684759v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781317v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Langlois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404577v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404585v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/6404-9782600018333.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404571v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264424v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20%C3%89v%C3%AAques%20des%20Lumi%C3%A8res" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972013v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972042v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889247v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564778v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.4.00012" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897958v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04605606v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402363v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562347v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01896695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437620v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fj5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311601v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601499v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.711.0204" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9144" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684703v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014896v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883383v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.113690" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883387v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404587v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883374v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886906v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886943v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12930" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972569v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008488v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889249v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.225" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008575v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.7195" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401693v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401697v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008665v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008671v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008675v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008668v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401677v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897037v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.10749" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401683v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401713v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408314v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401714v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.2.305011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.2191" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00991134v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Longin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Goudot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.2075" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419469v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401720v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.1857" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401690v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401700v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401688v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.2000.1426" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401775v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419487v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722567v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500497v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04421084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09753-2.p.0131" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406702v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01655911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9943" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877046v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.10018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01516939v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05630-0.p.0069" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01869130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01873399v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3.p.0243" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311422v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Stoehr-Monjou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400509v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.161072" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907984v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01921595v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caillou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886806v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264588v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886917v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071302v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889250v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971795v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918356v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971811v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01921585v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972076v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972639v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04399954v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.5252" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01005213v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406668v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406666v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401342v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.64129" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870993v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438075v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173847v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989930v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145219v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gomis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5890-8714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069671303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/21147423233744882905" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000022922453" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chec.uca.fr/chercheurs/enseignants-chercheurs-du-chec/stephane-gomis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crh.ehess.fr/index.php?8090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-historique-auvergne.msh.uca.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cartographie.bibliotheques-clermontmetropole.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philidor.cmbv.fr/Publications/Bases-prosopographiques/MUSEFREM-Base-de-donnees-prosopographique-des-musiciens-d-Eglise-en-1790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musefrem.hypotheses.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fasti.huma-num.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecritsduforprive.huma-num.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egodokumenty.umk.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladehis.ehess.fr/?611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delecluze.msh.uca.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lido.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musefrem.hypotheses.org/les-rencontres-musefrem/journees-musefrem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/journ%C3%A9es-d%C3%A9tude/circonscriptions-eccl%C3%A9siastiques-intra-dioc%C3%A9saines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/9137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/histoire/101-187-les-nouveaux-territoires-diocesains.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/3356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/4083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/cultures-villageoises-au-moyen-age-et-a-lepoque-moderne/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/histoire-moderne/469-les-eveques-des-lumieres.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04399879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002CLF20005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05330719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04862750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155z8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i3u" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5537" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01885374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Triolaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.3356" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.4083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01873433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutoulle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155x8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i1r" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Langlois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/6404-9782600018333.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20%C3%89v%C3%AAques%20des%20Lumi%C3%A8res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.4.00012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04605606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01896695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fj5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0205" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.711.0204" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9144" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684703v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883383v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.113690" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12930" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008488v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.225" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.7195" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897037v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.10749" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401683v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408314v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.2.305011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.2191" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00991134v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Longin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Goudot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.2075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.1857" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.2000.1426" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401778v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722567v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04421084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09753-2.p.0131" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406702v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.10018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01655911v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9943" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01516939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05630-0.p.0069" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01869130v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01873399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3.p.0243" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311422v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Stoehr-Monjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.161072" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01921595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caillou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886917v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406692v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01921585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972076v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972639v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04399954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.5252" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01005213v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401342v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.64129" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471842v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145219v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>