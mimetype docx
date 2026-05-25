--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Gomis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en histoire moderne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5890-8714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069671303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21147423233744882905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000022922453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Professeur des universités en histoire moderne / Université Clermont Auvergne (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'Histoire &amp;quot;Espaces et Cultures&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre associé au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches historiques UMR 8558/CNRS-EHESS</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Doyen-Directeur de l’UFR Lettres, Culture et Sciences Humaines (2017-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du bureau de la Conférence des directions d’UFR ALL-SHS (2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Comité de suivi Licence, Master, Doctorat (MESRI) (2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Expert AERES (2009-2014), HCERES (depuis 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· En délégation CNRS Centre de recherches historiques UMR 8558/CNRS-EHESS (2022-2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil National des Universités 22ème section (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable de l’axe 3 du Centre d'Histoire &amp;quot;Espaces et Cultures&amp;quot; : « Archéologie et histoire des territoires : dynamiques et représentations » (quinquennal 2021-2026)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur scientifique de l’</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique (Auvergne, Bourbonnais, Velay)</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité de rédaction de l’exposition virtuelle « </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de cartographie en Auvergne, 1560-1962</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », Bibliothèque du Patrimoine de Clermont Auvergne Métropole</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique de la revue </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siècles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la Société d’histoire religieuse de la France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l’Association d’histoire des sociétés rurales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Comité français de cartographie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre correspondant de l’Académie des Sciences, Belles-Lettres et Arts de Clermont-Ferrand (depuis 1996)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Chevalier dans l'Ordre des Palmes académiques</w:t></w:r><w:br/></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire socio-culturelle du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des acteurs et des sociabilités entre sacré et profane. Clercs, fidèles et paroisses en France sous l’Ancien Régime. Jean-Jacques Pialès (1711-1789). Un avocat janséniste au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011 (mémoire inédit)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Étude du clergé (curés et vicaires, chapitres de chanoines, écrits du &amp;quot;for privé&amp;quot;…) et de la vie religieuse (chapelles, fabriques, culte et liturgie, musiciens d’église, reinages…)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations à des programmes (liste non exhaustive)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique du réseau </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEFREM MUSiques d’Église en FRance à l’Époque Moderne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Rédacteur en chef du </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carnet de recherche</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du programme des &amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasti Ecclesiae Gallicanae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, coresponsable de l’édition du volume consacré au diocèse de Saint-Flour (avec Hervé Chopin)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR sur « Les écrits du for privé en France du Moyen Age à 1914 »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS/GDR 2649)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du réseau européen </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egodocumental Research Group</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable du programme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Massif central vu par les Cassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; avec Maurizio Gribaudi et Stéphane Baciocchi (convention EHESS-UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable du programme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELECLUZE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;  avec Mauricette Fournier, programme interdisciplinaire de la MSH de Clermont-Fd] (suite du programme </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques (liste non exhaustive)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps de musique des collégiales françaises à la fin de l’Ancien Régime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’étude, Moulins, 23-24/10/2025, avec Youri Carbonnier (Arras) et Bernard Dompnier (UCA)· </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgues et organistes en France de l'Ancien Régime à la Révolution</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’étude, Arras, 24-25/10/2024, avec Youri Carbonnier (Arras) et Achille Davy-Rigaux (CNRS). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement et réseaux des musiciens d’église</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 27-28 octobre 2023, avec Youri Carbonnier (Arras) et Bernard Dompnier (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l'époque médiévale à nos jours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, journée d'étude, Clermont-Fd, 21 juin 2023, avec Vincent Flauraud (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler le répertoire des musiques capitulaires au XVIIIe siècle. Circulation des œuvres et constitution des collections</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Arras, 27-28 octobre 2022, avec Youri Carbonnier et Achille Davy-Rigaux (CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluri-activité dans les chœurs capitulaires à la fin de l’Ancien Régime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 28-29 octobre 2021, avec Youri Carbonnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps de musique des cathédrales à la fin de l’Ancien Régime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 22-23 octobre 2020, avec Youri Carbonnier, Bernard Dompnier et Sylvie Granger (Le Mans)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicien d’église au XVIIIe siècle : un travail de clerc ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 24-25 octobre 2019, avec Youri Carbonnier et Bernard Dompnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique : héritage patrimonial et innovation géomatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, colloque, Saint-Flour, 14-15 juin 2018, avec Vincent Flauraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures musicales en France. Musiques religieuses (vers 1760-1830)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 26-27 octobre 2017, avec Youri Carbonnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains de l’époque médiévale à nos jours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Colloque, Saint-Flour, 15-16 juin 2017, avec Vincent Flauraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconversions sociales et artistiques : le monde des musiciens et des comédiens à l’heure de la Révolution et de l’Empire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 25 octobre 2016, avec Philippe Bourdin (UCA) et Cyril Triolaire (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels. Contribution à l’histoire des espaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 14 octobre 2016, avec Jean-Luc Fray (UCA) et Stéphane Le Bras (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Age et à l’époque moderne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7ème Journées Internationales d’Histoire de l’abbaye de Flaran (Gers), 9-10 octobre 2015, avec Frédéric Boutoulle (Bordeaux-Montaigne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> musicien d’Église à Paris. La capitale : lieu de formation et d’exercice au XVIIIe siècle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 19 juin 2015, avec François Caillou et Christophe Maillard</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner les lieux. Cartographier le monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, colloque international et interdisciplinaire, Jeudi 14 et vendredi 15 novembre 2013, MSH de Clermont-Fd, Responsables scientifiques : Mauricette Fournier (UCA), Stéphane Gomis (UCA), Annick Stoehr-Monjou (UCA) et Pascale Argod (Bordeaux-Montaigne), paru dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières : administrateurs, pasteurs et prédicateurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350ème anniversaire de la naissance de Jean-Baptiste Massillon, 7 juin 2013, MSH de Clermont-Fd</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées « Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 et 5 octobre 2012, MSH de Clermont-Ferrand, Responsables scientifiques : Mauricette Fournier, Stéphane Gomis dans le cadre du programme LIDO.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « enfants prêtres » des paroisses auvergnates. Les communautés de prêtres dans le diocèse de Clermont sous l'Ancien Régime (1516-1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise-Pascal, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002CLF20005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04399879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des acteurs et des sociabilités entre sacré et profane. Clercs, fidèles et paroisses en France sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise-Pascal - Clermont-Ferrand II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05330719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musiciens au service des églises (XVIIe et XVIIIe siècles). Hommage à Sylvie Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2025, Histoire, 979-19-413-0133-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155z8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains, de l'époque médiévale à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise-Pascal, 2021, Histoires croisées, 978-2-84516-984-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13i3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique Auvergne, Bourbonnais, Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Auvergne d'Étienne-Jean Delécluze (1781-1863)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intendance de Moulins à la fin du XVIIème siècle : édition critique du mémoire &amp;quot;Pour l'instruction du duc de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité des Travaux historiques et Scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Notices, inventaires et documents (42), 978-2-7355-0776-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Enfants prêtres » des paroisses d’Auvergne, XVIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal, 2006, Études sur le Massif central, 2-84516-290-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l’époque médiévale à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fja⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique. Héritage patrimonial et innovation géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gomis, Stéphane; Flauraud, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.9137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconversions et migrations professionnelles. Le monde des musiciens et des comédiens à l’heure de la Révolution et de l’Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Triolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.3356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014-2, 2014, Arpenter le monde, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels. Contribution à la réflexion sur l’histoire des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels Contribution à la réflexion sur l’histoire des espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, 2019, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.4083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’ époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boutoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.7-23, 2017, Flaran, 978-2-8107-0528-3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des lumières : administrateurs, pasteurs et prédicateurs. Journée d’étude du 7 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, 2015, Histoires croisées, 978-2-84516-726-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’expériences en matière de centre de ressources numériques en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude « Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [actes numériques], Université Blaise Pascal - vidéo campus : http://videocampus.univ-bpclermont.fr, http://videocampus.univ-bpclermont.fr/index.php?cmd=rqCollection&amp;id_collection=25, 2012, Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sainte Chapelle de Vincennes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achille Davy-Rigaux; Bernard Dompnier; Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des musiciens au service des églises (XVIIe et XVIIIe siècles). Hommage à Sylvie Granger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-162, 2025, Histoire, 979-19-413-0133-1. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155x8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de l'Ouest ! Missionnaires catholiques « auvergnats » aux États-Unis aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delferrière; Émeline Retournard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Orient ancien à la Gaule romaine, sans jamais perdre le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mergoil, pp.611-622, 2025, Monographies Instrumentum (81), 978-2-35518-156-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, pouvoirs et sociétés rurales (1634-1814)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Follain; Daniel Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et sociétés rurales. France et ses colonies : 1634-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.81-93, 2024, Capes/Agrégation, 978-2-340-09407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Flauraud; Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains. De l’époque médiévale à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.11-15, 2021, Histoires croisées, 978-2-84516-984-5. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13i1r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Haton combat les ‘erreurs’ du ‘simple peuple’ (1566)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Klein; Philippe Martin; Sébastien Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des superstitions. Une anthologie : XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerfs, pp.61-67, 2020, 978-2-204-14172-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance des foules et profit pour le clergé (1840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Klein; Philippe Martin; Sébastien Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des superstitions. Une anthologie : XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerfs, pp.407-412, 2020, 978-2-204-14172-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace ecclésiastique en 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique « Auvergne, Bourbonnais, Velay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Bouchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monseigneur Piguet. Billets de prison. 1944 : l’année terrible de l’évêque de Clermont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Arts et Belles-Lettres de Clermont-Ferrand, pp.7-8, 2017, 978-2-9523803-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagna d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Siméoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia D'AMICO et Catherine MAGNIEN-SIMONIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gabriele Simeoni (1509-1570 ?) - Un Florentin en France entre princes et libraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 568, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-365, 2016, Collection Travaux d'Humanisme et Renaissance, 978-2-600-01833-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier, géoréférencer, indexer le &amp;quot;Voyage en Auvergne&amp;quot; d'Etienne-jean Delécluze : expériences pluridisciplinaires pour la création d'un musée virtuel à partir d'un album de dessins du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-157, 2016, CERAMAC (35), 978-2-84516-636-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-9, 2016, CERAMAC (35), 978-2-84516-636-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat et religion en France sous l’Ancien Régime (XVIe-XVIIIe siècles) : la monarchie devant la fracture de la religion chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Faberon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté religieuse et cohésion sociale : la diversité française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille, pp.135-146, 2015, Liberté religieuse et cohésion sociale : la diversité française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-11, 2015, Histoires croisées, 978-2-84516-726-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture du croyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bardet; François-Joseph Ruggiu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Écrits du for privé en France. De la fin du Moyen Ȃge à 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.223-251, 2014, Orientations et Méthodes (29), 978-2-7355-0824-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécènes et humanistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.331-334, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.335-338, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « livre de raison » d’un chanoine d’un XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.343, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population souffrante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Hôtel-Dieu de Clermont-Ferrand. Histoire d’un établissement hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.94-100, 2014, 978-2-84516-677-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Massillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémorations nationales 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives de France, pp.73-74, 2012, 978-2-911601-55-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales et les chanoines du diocèse de Clermont à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Massoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.111-143, 2010, Histoire. Lieux, 978-2-84287-509-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et communautés de prêtres dans le diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bas choeurs d'Auvergne et du Velay. Le métier de musicien d'Église aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.65-79, 2010, Études sur le Massif central, 978-2-84516-477-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “corne” de la cathédrale de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bas choeurs d'Auvergne et du Velay. Le métier de musicien d'Église aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.306-307, 2010, Études sur le Massif central, 978-2-84516-477-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres liturgiques et les cérémoniaux de « l’Église de Clermont » aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaud; Bernard Dompnier; Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémoniaux catholiques en France à l’époque moderne. Une littérature de codification des rites liturgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.165-178, 2009, Église, liturgie et société dans l'Europe moderne (1), 978-2-503-52950-9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ELSEM-EB.4.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes représentations de la ville de Clermont du XVe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Chignier-Riboulon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont-Ferrand, ville paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.125-128, 2009, CERAMAC, Hors série n°2, 978-2-84516-415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et société : les catholiques en Espagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Montemayor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés anglaise, espagnole et française au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.165-174, 2006, Les Dossiers du CAPES et de l'agrégation, 2-7298-3015-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des prêtres communalistes aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Venard; Dominique Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacralités, culture et dévotion. Bouquet offert à Marie-Hélène Froeschlé-Chopard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Thune, pp.241-255, 2005, 2-913847-34-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une pépinière de prêtres à l'effondrement des vocations : la crise de l'encadrement pastoral au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.434-438, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Séparation au lendemain de Vatican II : une érosion de la pratique qui s’accélère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.483-485, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minorités religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.521-536, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres dans la France du XVIIIe siècle : un clergé en dehors de la norme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et transgression au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.97-116, 2002, Sillages critiques, 2-84050-238-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIALÈS (Piales) Jean-Jacques, né le 12 septembre 1711 à Mur-de-Barrez (Aveyron), mort le 5 août 1789 à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des juristes français, XIIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.810-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l’époque médiévale à nos jours : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fj5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hou, Chapitres et société en Révolution. Les chanoines en France de l’Ancien Régime à la monarchie de Juillet, Rennes, Presses universitaires de Rennes, 2023, 333 p., ISBN 978-2-7535-8806-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (2), pp.205-206. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.722.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boltanski, Marie-Lucie Copete (éd.), L’Église des laïcs. Le sacré en partage, XVIe-XXe siècle, Madrid, Casa de Velázquez, 2021, 419 p., ISBN 978-84-9096-353-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (1), pp.202-203. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.711.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [La cartographie ecclésiastique. Héritage patrimonial et innovation géomatique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.9144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Aubert, Amy Henneveld et Cinthia Meli (éd.). L'éloquence de la chaire, entre écriture et oralité (XIIIe-XVIIIe siècles). Paris, Honoré Champion, 2018. (15,5 x 23,5), 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (254), pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel et Anne Massoni (dir.). Des reliques et des hommes : ostensions limousines et fait religieux (XVIe-XXe siècle). Limoges, PULIM, 2018. (15,5 × 24), 245 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (255), pp.407-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Preux. Enfance abandonnée au XVIIIe siècle en Franche-Comté. L’accueil des enfants trouvés par l’hôpital du Saint-Esprit de Besançon. (Chemins de la Mémoire - XVIIIe siècle). Paris, L’Harmattan, 2015. 21,5 × 13,5 cm, 292 p. € 30, € 23,99 (e-book). ISBN 978-2-343-05165-9, 978-2-336-36608-1 (e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (3-4), pp.1143-1144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lajaumont, Un pas de deux. Clercs et paroissiens en Limousin (vers 1660-1789), Limoges, Presses universitaires de Limoges, 2014, 529 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 688 (4), pp.985-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Léonard (éd.). Prêtres et pasteurs : les clergés à l’ère des divisions confessionnelles (XVIe-XVIIe siècles). Rennes, Presses universitaires de Rennes, 2016 (16 × 24), 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (250), pp.134-135. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RHEF.5.113690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Goudot. Les origines et le monde : réformes des réguliers, pouvoirs et société dans le diocèse de Clermont (XVe-XVIIe siècle). Paris, Honoré Champion, 2016. (15,5 × 23,5), 652 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (250), pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martinazzo, Toulouse au Grand Siècle. Le rayonnement de la Réforme catholique (1590-1710), Rennes, Presses universitaires de Rennes, coll. « Histoire », 2015, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 619, pp.671-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme LIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Maison des sciences de l'Homme de Clermont : une décennie au service des SHS et de l'interdiciplinarité, 130 (618), pp.251-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Samson. Témoin ardent du Cœur de Jésus : le père Gaschon, missionnaire en Auvergne (1732-1815). Flavigny-sur-Ozerain, Traditions monastiques, 2015. (13 × 20), 304 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (248), pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Baustert (éd.), Un Roi à Luxembourg. Edition commentée du Journal du voyage de Sa Majesté à Luxembourg, Mercure Galant, juin1687, II (seconde partie), (coll. Biblio 17, 207), Tübingen : Narr Verlag, 2015, 522 p. ; ISBN 978-3823368748 ; 98 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hémecht. Revue d’histoire luxembourgeoise / Zeitschrift für Luxemburger Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.497-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Michel Ruffelet. Les « Annales briochines », 1771, Saint-Brieuc : histoire d’une ville et d’un diocèse. Édition par Olivier Charles. (« Mémoire commune »). Rennes, Société d’émulation des Côtes-d’Armor-Presses universitaire de Rennes, 2013. (16 × 25), 625 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (246), pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication en ville, XVIe-XXe siècles (= Histoire urbaine, no 34). Paris, Société française d’histoire urbaine, 173 p., plans. ¢ 30 k.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.446-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Arpenter le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Arpenter le monde, 2 / 2014, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.12930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassin, Raphaël : Les églises de la prévôté de Bruyères. Réfections et reconstructions (1661-1789). Broché. 16 x 24 cm. 234 p., illustré des vues et plans d’églises, préface de Sabine Frommel, ISBN 978-2-87825-469-3, 25 €. (Éditions Dominique Guéniot, Langres 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://histara.sorbonne.fr/cr.php?cr=1509&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frommel, Sabine - Lecomte, Laurent (dir.) : La Place du chœur. Architecture et liturgie du Moyen Âge aux Temps modernes. In-4 broché, 300 pages, nombreuses illustrations. 65 €. ISBN : 978-2-7084-0928-6 - EAN : 9782708409286 - 21,0 cm × 27,0 cm × 2,5 cm (Picard, Paris 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://histara.sorbonne.fr/cr.php?cr=1854&amp;lang=fr&amp;quest=Gomis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux évêques au XVIIIe siècle. Jean Soanen et Jean-Baptiste Massillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eglise dans les Hautes-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’en remettre à la ‘divine Providence’ ? Prêtres dans l’exil pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ecrire sa vie, 22, pp.128-138. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Yves Besnard, Un Prêtre en révolution. Souvenirs d’un nonagénaire, texte préparé et annoté par Martine Taroni, Rennes, PUR, 2011, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maral, Alexandre : La Chapelle royale de Versailles - Le dernier grand chantier de Louis XIV. 32cm., 392p., 869 illus., 350 en coul., ISBN : 9782903239466, 99 € (Arthéna, Paris 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://histara.sorbonne.fr/cr.php?cr=1576&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pèlerins français en route pour Rome en l’an 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Géographie des guides et récits de voyage, 3, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.7195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Pic et Georges Provost (dir.), Yves Mahyeuc, 1462-1541. Rennes en Renaissance, Rennes, PUR, 2010, 365 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, La Boîte à Perrette. Le jansénisme parisien au XVIIIe siècle, Albin Michel, 2010, 556 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chareyre (dir.), L’Hérétique au village. Les minorités religieuses dans l’Europe médiévale et moderne. Actes des XXXIe Journées Internationales d’Histoire de l’Abbaye de Flaran, 9 et 10 octobre 2009, Toulouse, Presses Universitaires du Mirail, 2011, 270 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.199-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, La Boîte à Perrette. Le jansénisme parisien au XVIIIe siècle, Albin Michel, 2010, 556 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noblet, Julien : En perpétuelle mémoire. Collégiales castrales et saintes chapelles à vocation funéraire en France (1450-1560), (Coll. « Art & Société »), 320 p., ill., ISBN 978-2-7535-0855-2, 22€ (Presses Universitaires de Rennes, Rennes 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petot. Alain de Solminihac (1593-1659), prélat réformateur, de l’abbaye de Chancelade à l’évêché de Cahors. (« Bibliotheca Victorina », XXI). Turnhout, Brepols, 2009. (16 × 25), 1091 p., 2 tomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (237), pp.549-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasquenoph, Histoire des ordres et congrégations religieuses en France du Moyen Âge à nos jours, Paris, Champ Val­lon, 2009, 1341 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatenet, Monique - Mignot, Claude (éd.) : L’architecture religieuse européenne au temps des Réformes, 21x27 cm, 296 pages, 247 illustrations, ISBN-13 : 978-2708408456, 49 euros (Editions Picard, Paris 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://histara.sorbonne.fr/cr.php?cr=860&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, Un roman bourgeois sous Louis XIV. Récits de vies marchandes et mobilité sociale : les itinéraires des Homassel, Limoges, PULIM, 2008, 145 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits du « for privé » du clergé émigré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'Église catholique en Révolution, 355, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.10749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capit (éd.), Le Mémorial de Jean de Thoulouse. Prieur-vicaire de Saint-Victor de Paris, t. II , Les années 1638-1659, Turnhout, Brepols, « Bibliotheca Victorina, XIII/2 », 2008, 702 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.284-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthod, Bernard - Hardouin Fugier, Elisabeth : Les ex-voto de Fourvière, &amp;quot;do ut des&amp;quot;, démarches votives lyonnaises, La Taillanderie, 28x23 cm, 100 illustrations, ISBN, 2876293935, 25 euros (La Taillanderie, Châtillon-sur-Chalaronne 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://histara.sorbonne.fr/cr.php?cr=505&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud, Bénédicte : Riom, une ville à l’œuvre. Enquête sur un centre ancien, XIIIe-XXe siècle. Coll. &amp;quot;Cahiers du patrimoine&amp;quot;, n°86. Lyon, 192 pages, 150 ill., ISBN 978-2-914528-38-2,. 35 euros (Ed. Lieux Dits, Lyon 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prêtres communalistes de l’église Notre-Dame de Montluçon (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montluçon société d'histoire et d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital, Christophe (dir.) : La Légende de Richelieu. Exposition l’Historial de Vendée, Les Lucs-sur-Boulogne, 25 avril - 13 juillet 2008, 24,6x28 cm, 344 pages, 304 ill., ISBN : 9782757201954, 39 euros (Co-édition Somogy, Paris / Les musées de Vendée 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://histara.sorbonne.fr/cr.php?cr=353&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picaud, Gérard - Foisselon, Jean: Fastes et exubérance. Pour les saints de la Visitation. Exposition au musée de la Visitation et de la Vie bourbonnaise, 12 mai - 16 novembre 2008, 24,6x28 cm, 192 pages, 170 ill., 32 euros (Co-édition Somogy, Paris / Musée de la Visitation et de la Vie bourbonnaise à Moulins 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://histara.sorbonne.fr/cr.php?cr=356&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « enfants prêtres » à l’époque de la Réforme catholique : des clercs en quête d’identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (230), pp.343-355. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RHEF.2.305011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célébrer Noël dans le diocèse de Clermont sous l’Ancien Régime, entre pastorale et De fructu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.41-53. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Musiciens d'Église en 1790. Premier état d'une enquête sur un groupe professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Goudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 340, pp.57-82. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chapelles du diocèse de Clermont aux XVIIe et XVIIIe siècles : espace sacré et pratiques dévotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Reynaud, Les enfants de chœur de Tolède à la Renaissance (Cahiers Mabillon 2), Turnhout, Brepols, 2002, 183 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 632, pp.921-923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants prêtres de l'église Saint-Jean d'Ambert : des hommes de Dieu au service de leur cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques historiques du Livradois-Forez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bost et Claude Lauriol (éd.), Refuge et Désert. L’évolution théologique des huguenots de la Révocation à la Révolution française, Actes du colloque du Centre d’étude du XVIIIe siècle, Montpellier, 18-20 janvier 2001, Paris, Honoré Champion, 2003, 319 p., ISBN 2-7453-0751-7, 40 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338, pp.161-164. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.1857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Taillandier : Des réseaux français au service des missions loin­taines (1600-1663). Thèse pour le doctorat en histoire soutenue le 28 novembre 2003 devant l'université Blaise Pascal (Clermont-Ferrand II). Jury : MM. Marc Venard (président), Bernard Dompnier (directeur de recherche), Bernard Hours et Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90 (224), pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Framond et Yves Soulingeas (dir.), Moi, Hugues Aulanier. Journal de l’abbé Aulanier curé du Brignon (1638-1691), t. 5 (1662-1667), publié par Sylvère Heuzé, Bains (43370), Éditions de la Borne, « Documents et études historiques, 7 », 2000, 437 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.245-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres en France sous l’Ancien Régime : les acquis d’une redécouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Un siècle d'histoire du christianisme en France, 86 (217), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rhef.2000.1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordres religieux masculins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vocations d'Ancien Régime. Les gens d'Église en Auvergne aux XVIIe et XVIIIe siècles, 111 (3/4), pp.26-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres. La Survie d'un ancien type de carrière cléricale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vocations d'Ancien Régime. Les gens d'Église en Auvergne aux XVIIe et XVIIIe siècles, 111 (3/4), pp.232-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clergé catholique régulier en Livradois au XVIIIe siècle. Les communautés d'hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques historiques d'Ambert et de son arrondissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 16, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pialès (1711-1789) et la question de la commende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur la commende monastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édouard Klos; Philippe Martin, Oct 2024, Ville-sous-la-Ferté, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Massillon : une figure épiscopale de la modération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modération politique, accommodement religieux : un tiers-parti catholique en Europe ? (XVIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Andurand; Albane Pialoux, Sep 2016, Paris, France. pp.237-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrées épiscopales en France à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacred/secular intersections in early-modern European ceremonial: Text, music, image and power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Bennett; Philippe Vendrix, Jul 2016, Tours, France. pp.131-150, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09753-2.p.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘clercs musiciens’ en France à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontres Muséfrem : « Musicien d’église au XVIIIe siècle : un travail de clerc ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Youri Carbonnier; Bernard Dompnier; Stéphane Gomis, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale Notre-Dame du Port : clergé et fidèles (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La basilique en regards. Notre-Dame du Port. 20ème anniversaire de l’inscription au patrimoine mondial de l’UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Clermont-Ferrand, Nov 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation géomatique de la collection des cartes des diocèses de Jacques de Font-Réaulx (1893-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique : héritage patrimonial et innovation géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis, Vincent Flauraud, Jun 2018, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reinages en France (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Boutoulle; Stéphane Gomis, Oct 2015, Valence-sur-Baïse, France. pp.189-202, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boutoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Boutoulle; Stéphane Gomis, Oct 2015, Valence-sur-Baïse, France. pp.7-23, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Confiteor de Georges Martin (1640-vers 1680). Le récit d’un prêtre-musicien entre parcours spirituel et itinéraire professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation de la musique et des musiciens d’Église (France, XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.69-82, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05630-0.p.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delille (1738-1813). Essai biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée par l’Académie des sciences, belles-lettres et arts de Clermont-Ferrand, à l’occasion du bicentenaire de la mort de Jacques Delille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre abjuration et coexistence confessionnelle ? Le droit canonique et royal face aux unions entre catholiques et protestants (France, XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les convertis : parcours religieux, parcours politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Martin; Éric Suire, Dec 2014, Lyon, France. pp.243-255, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05796-3.p.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Stoehr-Monjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations territoriales (séminaire de la Maison des sciences de l'Homme de Clermont-Ferrand)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission des Réguliers en France et la question de la vocation monastique (1766-1780). Le regard d’un canoniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exception et la Règle. Les pratiques d’entrée et de sortie des couvents, de la fin du Moyen Âge au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albrecht Burkardt; Alexandra Roger, Nov 2015, Limoges, France. pp.87-98, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.161072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Auvergne ecclésiastique, entre héritage cartographique et innovation géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio en cartes 3 : La carte fait-elle le territoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESAT Mulhouse, Nov 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être musicien d’Église à Paris au XVIIIe siècle ou les apports du programme de recherches MUSEFREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur l’histoire de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reynald Abad, université Paris IV, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière ? Crise sociale ? L’exemple du clergé séculier du diocèse de Clermont (1695-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Clergé en crise, 1650–1900 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiorenzo Landi; Pablo F. Luna, Dec 2014, Paris, France. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« Auvergne en cartes » : contours, frontières, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mouvement des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Antoine, Oct 2013, Clermont-Ferrand, France. pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la biographie de Jean-Baptiste Massillon. Un bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des lumières : administrateurs, pasteurs et prédicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis, Jun 2013, Clermont-Ferrand, France. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pialès (1711–1789) et la Commission des Réguliers en France (1766–1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pruskie kasaty klasztorne na Śląsku na tle procesów sekularyzacyjnych w Polsce i Europie = The Prussian dissolution of monasteries in Silesia against a background of secularization processes in Poland and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marek Derwich; Marek L. Wójcik, Nov 2010, Wrocław, France. pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limania d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Simeoni. L'apport du numérique pour la relecture d'une cartographie narrative du XVIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Cartographier les récits : enjeux méthodologiques et technologiques ", colloque du 82e congrès de l'Association francophone pour le savoir - Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires historiques et géographiques du XVIIIe siècle : apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e rencontres Muséfrem : La profession de musicien d’église. De la définition du groupe au suivi biographique individuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement religieux de l’Auvergne en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Nouvelle-Calédonie et en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Mélanésie, Aug 2013, Nouméa, France. pp.305-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des factums chez Jean-Jacques Pialès (1711-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte et valorisation d'une source juridique méconnue : le factum ou mémoire judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacqueline Vendrand-Voyer, Jun 2012, Clermont-Ferrand, France. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans les petites villes du Massif central aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites villes en montagne de l'Antiquité romaine au XXe siècle. Europe occidentale et centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Pierre Cornu; Patrick Fournier, Jun 2007, Clermont-Ferrand, France. pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources archivistiques et ressources cartographiques anciennes au traitement géomatique : la géographie ecclésiastique de l’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis; Mauricette Fournier, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Deval de Saunade (1756-1828), un homme de lettres engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Célèbres ou obscurs. Hommes et femmes dans leurs territoires et leur histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Bordeaux, France. pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEFREM. Prosopographie des musiciens d’Église en France – la génération de 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de données informatiques en histoire des pratiques culturelles (XVIIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire "Espaces et Cultures" Université Clermont-Auvergne, Jun 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tenir son rang » à l’église : le rôle des bancs et des chaises en France sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session doctorale « Figures d'appartenance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Cassan, Apr 2008, Limoges, France. pp.124-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « sacré » et le « profane » dans les écrits de clercs français des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits du for privé en Europe (Moyen Âge, époque moderne, époque contemporaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bardet; François-Joseph Ruggiu, Dec 2006, Paris, France. pp.431-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrées solennelles des évêques dans la France des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémonies extraordinaires du catholicisme baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2005, Le Puy-en-Velay, France. pp.509-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraternités de prêtres en France sous l’Ancien Régime : sociétés de crédit ou « mutualités sacerdotales » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Ciel à la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Provost; Florent Quellier, Sep 2006, Rennes, France. pp.145-155, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.5252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;clercs musiciens&amp;quot; en France à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiciens d’Église en Révolution. Portrait et devenir d'un groupe professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier; Philippe Bourdin, Oct 2007, Le Puy-en-Velay, France. pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans une paroisse de montagne au XVIIe siècle : Saint-Bonnet-près-Orcival dans le diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de l’école doctorale de l’Université Marc Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser l’espace paroissial afin d’assurer le gouvernement des âmes : curés et paroisses du Massif central (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir et territoire II : l’époque moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraternités de prêtres natifs et l'identité urbaine dans la France d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans les petites villes du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Mamers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et assistance. L’action des prêtres communalistes dans le diocèse de Clermont sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et montagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Tarbes, France. pp.177-187, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.64129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre et les chanoines de la cathédrale du Puy à l'époque de Grénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis-Charles Grénon, musicien d'Eglise du XVIIIe s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2003, Le Puy-en-Velay, France. pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociétés de crédit et « mutuelles ». Les communautés de prêtres en France sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épargne sous l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dehaene, Oct 2001, Paris, France. pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation de paroisses et identité paroissiale sous l’Ancien Régime. L’exemple du diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historien en quête d’espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Perol, May 2002, Clermont-Ferrand, France. pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04434835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres. Une autre façon de célébrer l'opus Dei aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maîtrises capitulaires aux XVIIe et XVIIIe siècles. Des institutions entre service de l'Église et stratégies sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Le Puy-en-Velay, France. pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraved footprints from the past. Retrieving cartographic geohistorical data from the Cassini Carte de France, 1750-1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition virtuelle. Quatre siècles de cartographie en Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La feuille 52 de la carte de Cassini : édition et valorisation - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gribaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Gomis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités en histoire moderne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5890-8714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069671303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">21147423233744882905</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000022922453</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Professeur des universités en histoire moderne / Université Clermont Auvergne (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre d'Histoire &amp;quot;Espaces et Cultures&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre associé au </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de recherches historiques UMR 8558/CNRS-EHESS</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Doyen-Directeur de l’UFR Lettres, Culture et Sciences Humaines (2017-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du bureau de la Conférence des directions d’UFR ALL-SHS (2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Comité de suivi Licence, Master, Doctorat (MESRI) (2019-2022)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Expert AERES (2009-2014), HCERES (depuis 2021)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· En délégation CNRS Centre de recherches historiques UMR 8558/CNRS-EHESS (2022-2023)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil National des Universités 22ème section (depuis 2019)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable de l’axe 3 du Centre d'Histoire &amp;quot;Espaces et Cultures&amp;quot; : « Archéologie et histoire des territoires : dynamiques et représentations » (quinquennal 2021-2026)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Directeur scientifique de l’</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique (Auvergne, Bourbonnais, Velay)</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité de rédaction de l’exposition virtuelle « </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre siècles de cartographie en Auvergne, 1560-1962</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> », Bibliothèque du Patrimoine de Clermont Auvergne Métropole</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique de la revue </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siècles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de la Société d’histoire religieuse de la France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l’Association d’histoire des sociétés rurales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Comité français de cartographie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre correspondant de l’Académie des Sciences, Belles-Lettres et Arts de Clermont-Ferrand (depuis 1996)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Chevalier dans l'Ordre des Palmes académiques</w:t></w:r><w:br/></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Principales thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire socio-culturelle du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographie ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des acteurs et des sociabilités entre sacré et profane. Clercs, fidèles et paroisses en France sous l’Ancien Régime. Jean-Jacques Pialès (1711-1789). Un avocat janséniste au siècle des Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011 (mémoire inédit)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Étude du clergé (curés et vicaires, chapitres de chanoines, écrits du &amp;quot;for privé&amp;quot;…) et de la vie religieuse (chapelles, fabriques, culte et liturgie, musiciens d’église, reinages…)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participations à des programmes (liste non exhaustive)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du comité scientifique du réseau </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEFREM MUSiques d’Église en FRance à l’Époque Moderne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Rédacteur en chef du </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">carnet de recherche</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du programme des &amp;quot;</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fasti Ecclesiae Gallicanae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, coresponsable de l’édition du volume consacré au diocèse de Saint-Flour (avec Hervé Chopin)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GDR sur « Les écrits du for privé en France du Moyen Age à 1914 »</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS/GDR 2649)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du réseau européen </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egodocumental Research Group</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable du programme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Massif central vu par les Cassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; avec Maurizio Gribaudi et Stéphane Baciocchi (convention EHESS-UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· Coresponsable du programme &amp;quot;</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DELECLUZE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;  avec Mauricette Fournier, programme interdisciplinaire de la MSH de Clermont-Fd] (suite du programme </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIDO</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation de manifestations scientifiques (liste non exhaustive)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps de musique des collégiales françaises à la fin de l’Ancien Régime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’étude, Moulins, 23-24/10/2025, avec Youri Carbonnier (Arras) et Bernard Dompnier (UCA)· </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orgues et organistes en France de l'Ancien Régime à la Révolution</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d’étude, Arras, 24-25/10/2024, avec Youri Carbonnier (Arras) et Achille Davy-Rigaux (CNRS). </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrutement et réseaux des musiciens d’église</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 27-28 octobre 2023, avec Youri Carbonnier (Arras) et Bernard Dompnier (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l'époque médiévale à nos jours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, journée d'étude, Clermont-Fd, 21 juin 2023, avec Vincent Flauraud (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveler le répertoire des musiques capitulaires au XVIIIe siècle. Circulation des œuvres et constitution des collections</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Arras, 27-28 octobre 2022, avec Youri Carbonnier et Achille Davy-Rigaux (CNRS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluri-activité dans les chœurs capitulaires à la fin de l’Ancien Régime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 28-29 octobre 2021, avec Youri Carbonnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les corps de musique des cathédrales à la fin de l’Ancien Régime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 22-23 octobre 2020, avec Youri Carbonnier, Bernard Dompnier et Sylvie Granger (Le Mans)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musicien d’église au XVIIIe siècle : un travail de clerc ?</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 24-25 octobre 2019, avec Youri Carbonnier et Bernard Dompnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique : héritage patrimonial et innovation géomatique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, colloque, Saint-Flour, 14-15 juin 2018, avec Vincent Flauraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cultures musicales en France. Musiques religieuses (vers 1760-1830)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées d'étude, Clermont-Fd, 26-27 octobre 2017, avec Youri Carbonnier</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains de l’époque médiévale à nos jours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Colloque, Saint-Flour, 15-16 juin 2017, avec Vincent Flauraud</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconversions sociales et artistiques : le monde des musiciens et des comédiens à l’heure de la Révolution et de l’Empire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 25 octobre 2016, avec Philippe Bourdin (UCA) et Cyril Triolaire (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels. Contribution à l’histoire des espaces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 14 octobre 2016, avec Jean-Luc Fray (UCA) et Stéphane Le Bras (UCA)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Age et à l’époque moderne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 7ème Journées Internationales d’Histoire de l’abbaye de Flaran (Gers), 9-10 octobre 2015, avec Frédéric Boutoulle (Bordeaux-Montaigne)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> musicien d’Église à Paris. La capitale : lieu de formation et d’exercice au XVIIIe siècle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journée d’étude, Clermont-Fd, 19 juin 2015, avec François Caillou et Christophe Maillard</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner les lieux. Cartographier le monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, colloque international et interdisciplinaire, Jeudi 14 et vendredi 15 novembre 2013, MSH de Clermont-Fd, Responsables scientifiques : Mauricette Fournier (UCA), Stéphane Gomis (UCA), Annick Stoehr-Monjou (UCA) et Pascale Argod (Bordeaux-Montaigne), paru dans </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en 2014</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières : administrateurs, pasteurs et prédicateurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 350ème anniversaire de la naissance de Jean-Baptiste Massillon, 7 juin 2013, MSH de Clermont-Fd</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées « Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 et 5 octobre 2012, MSH de Clermont-Ferrand, Responsables scientifiques : Mauricette Fournier, Stéphane Gomis dans le cadre du programme LIDO.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « enfants prêtres » des paroisses auvergnates. Les communautés de prêtres dans le diocèse de Clermont sous l'Ancien Régime (1516-1792)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise-Pascal, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002CLF20005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04399879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des acteurs et des sociabilités entre sacré et profane. Clercs, fidèles et paroisses en France sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Blaise-Pascal - Clermont-Ferrand II, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05330719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des musiciens au service des églises (XVIIe et XVIIIe siècles). Hommage à Sylvie Granger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achille Davy-Rigaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 2025, Histoire, 979-19-413-0133-1. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155z8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04862750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains, de l'époque médiévale à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires Blaise-Pascal, 2021, Histoires croisées, 978-2-84516-984-5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13i3u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas historique Auvergne, Bourbonnais, Velay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Clermont Auvergne, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage en Auvergne d'Étienne-Jean Delécluze (1781-1863)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intendance de Moulins à la fin du XVIIème siècle : édition critique du mémoire &amp;quot;Pour l'instruction du duc de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité des Travaux historiques et Scientifiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Notices, inventaires et documents (42), 978-2-7355-0776-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Enfants prêtres » des paroisses d’Auvergne, XVIe-XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal, 2006, Études sur le Massif central, 2-84516-290-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l’époque médiévale à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31, 2025, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fja⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique. Héritage patrimonial et innovation géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gomis, Stéphane; Flauraud, Vincent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.9137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconversions et migrations professionnelles. Le monde des musiciens et des comédiens à l’heure de la Révolution et de l’Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Triolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 2018, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.3356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arpenter le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014-2, 2014, Arpenter le monde, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.12368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels. Contribution à la réflexion sur l’histoire des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux réels versus flux immatériels Contribution à la réflexion sur l’histoire des espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, 2019, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.4083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’ époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boutoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.7-23, 2017, Flaran, 978-2-8107-0528-3. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des lumières : administrateurs, pasteurs et prédicateurs. Journée d’étude du 7 juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, 2015, Histoires croisées, 978-2-84516-726-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours d’expériences en matière de centre de ressources numériques en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude « Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [actes numériques], Université Blaise Pascal - vidéo campus : http://videocampus.univ-bpclermont.fr, http://videocampus.univ-bpclermont.fr/index.php?cmd=rqCollection&amp;id_collection=25, 2012, Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01135812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sainte Chapelle de Vincennes au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achille Davy-Rigaux; Bernard Dompnier; Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des musiciens au service des églises (XVIIe et XVIIIe siècles). Hommage à Sylvie Granger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-162, 2025, Histoire, 979-19-413-0133-1. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/155x8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la conquête de l'Ouest ! Missionnaires catholiques « auvergnats » aux États-Unis aux XVIIIe et XIXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Delferrière; Émeline Retournard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'Orient ancien à la Gaule romaine, sans jamais perdre le fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mergoil, pp.611-622, 2025, Monographies Instrumentum (81), 978-2-35518-156-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05330145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion, pouvoirs et sociétés rurales (1634-1814)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Follain; Daniel Fischer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs et sociétés rurales. France et ses colonies : 1634-1814</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.81-93, 2024, Capes/Agrégation, 978-2-340-09407-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04676708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Flauraud; Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux territoires diocésains. De l’époque médiévale à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.11-15, 2021, Histoires croisées, 978-2-84516-984-5. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13i1r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Haton combat les ‘erreurs’ du ‘simple peuple’ (1566)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Klein; Philippe Martin; Sébastien Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des superstitions. Une anthologie : XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerfs, pp.61-67, 2020, 978-2-204-14172-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignorance des foules et profit pour le clergé (1840)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boris Klein; Philippe Martin; Sébastien Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe des superstitions. Une anthologie : XVIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerfs, pp.407-412, 2020, 978-2-204-14172-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace ecclésiastique en 1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique « Auvergne, Bourbonnais, Velay »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Bouchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monseigneur Piguet. Billets de prison. 1944 : l’année terrible de l’évêque de Clermont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie des Sciences, Arts et Belles-Lettres de Clermont-Ferrand, pp.7-8, 2017, 978-2-9523803-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limagna d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Siméoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Silvia D'AMICO et Catherine MAGNIEN-SIMONIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gabriele Simeoni (1509-1570 ?) - Un Florentin en France entre princes et libraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol 568, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-365, 2016, Collection Travaux d'Humanisme et Renaissance, 978-2-600-01833-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier, géoréférencer, indexer le &amp;quot;Voyage en Auvergne&amp;quot; d'Etienne-jean Delécluze : expériences pluridisciplinaires pour la création d'un musée virtuel à partir d'un album de dessins du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-157, 2016, CERAMAC (35), 978-2-84516-636-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mauricette Fournier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier les récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-9, 2016, CERAMAC (35), 978-2-84516-636-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat et religion en France sous l’Ancien Régime (XVIe-XVIIIe siècles) : la monarchie devant la fracture de la religion chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Faberon (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberté religieuse et cohésion sociale : la diversité française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille, pp.135-146, 2015, Liberté religieuse et cohésion sociale : la diversité française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Gomis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des Lumières. Administrateurs, pasteurs, prédicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-11, 2015, Histoires croisées, 978-2-84516-726-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évêques d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.335-338, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « livre de raison » d’un chanoine d’un XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.343, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La population souffrante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Hôtel-Dieu de Clermont-Ferrand. Histoire d’un établissement hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.94-100, 2014, 978-2-84516-677-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écriture du croyant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Pierre Bardet; François-Joseph Ruggiu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Écrits du for privé en France. De la fin du Moyen Ȃge à 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, pp.223-251, 2014, Orientations et Méthodes (29), 978-2-7355-0824-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécènes et humanistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hippolyte Simon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont : l'âme de l'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Nuée Bleue; Place des Victoires, pp.331-334, 2014, La Grâce d'une cathédrale, 978-2-8099-1250-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Massillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commémorations nationales 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives de France, pp.73-74, 2012, 978-2-911601-55-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collégiales et les chanoines du diocèse de Clermont à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Massoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collégiales et chanoines dans le centre de la France du Moyen Âge à la Révolution (ancienne province ecclésiastique de Bourges)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Limoges, pp.111-143, 2010, Histoire. Lieux, 978-2-84287-509-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et communautés de prêtres dans le diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bas choeurs d'Auvergne et du Velay. Le métier de musicien d'Église aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.65-79, 2010, Études sur le Massif central, 978-2-84516-477-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La “corne” de la cathédrale de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Dompnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les bas choeurs d'Auvergne et du Velay. Le métier de musicien d'Église aux XVIIe et XVIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise-Pascal, pp.306-307, 2010, Études sur le Massif central, 978-2-84516-477-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les livres liturgiques et les cérémoniaux de « l’Église de Clermont » aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Davy-Rigaud; Bernard Dompnier; Daniel-Odon Hurel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémoniaux catholiques en France à l’époque moderne. Une littérature de codification des rites liturgiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brépols, pp.165-178, 2009, Église, liturgie et société dans l'Europe moderne (1), 978-2-503-52950-9. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.ELSEM-EB.4.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes représentations de la ville de Clermont du XVe au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franck Chignier-Riboulon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clermont-Ferrand, ville paradoxale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.125-128, 2009, CERAMAC, Hors série n°2, 978-2-84516-415-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religion et société : les catholiques en Espagne et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julian Montemayor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés anglaise, espagnole et française au XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.165-174, 2006, Les Dossiers du CAPES et de l'agrégation, 2-7298-3015-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des prêtres communalistes aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Venard; Dominique Julia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacralités, culture et dévotion. Bouquet offert à Marie-Hélène Froeschlé-Chopard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Thune, pp.241-255, 2005, 2-913847-34-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres dans la France du XVIIIe siècle : un clergé en dehors de la norme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normes et transgression au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.97-116, 2002, Sillages critiques, 2-84050-238-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une pépinière de prêtres à l'effondrement des vocations : la crise de l'encadrement pastoral au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.434-438, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Séparation au lendemain de Vatican II : une érosion de la pratique qui s’accélère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.483-485, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les minorités religieuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Fray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité de l’Auvergne (Auvergne, Bourbonnais, Velay). Mythe ou réalité historique ? Essai sur une histoire de l’Auvergne des origines à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créer, pp.521-536, 2002, 2-909797-70-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIALÈS (Piales) Jean-Jacques, né le 12 septembre 1711 à Mur-de-Barrez (Aveyron), mort le 5 août 1789 à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire historique des juristes français, XIIe-XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.810-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circonscriptions ecclésiastiques intra-diocésaines : cartographie et territoire de l’époque médiévale à nos jours : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Atelier du Centre de recherches historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15fj5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hou, Chapitres et société en Révolution. Les chanoines en France de l’Ancien Régime à la monarchie de Juillet, Rennes, Presses universitaires de Rennes, 2023, 333 p., ISBN 978-2-7535-8806-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (2), pp.205-206. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.722.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Boltanski, Marie-Lucie Copete (éd.), L’Église des laïcs. Le sacré en partage, XVIe-XXe siècle, Madrid, Casa de Velázquez, 2021, 419 p., ISBN 978-84-9096-353-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71 (1), pp.202-203. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.711.0204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [La cartographie ecclésiastique. Héritage patrimonial et innovation géomatique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Flauraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.9144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Odon Hurel et Anne Massoni (dir.). Des reliques et des hommes : ostensions limousines et fait religieux (XVIe-XXe siècle). Limoges, PULIM, 2018. (15,5 × 24), 245 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (255), pp.407-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Aubert, Amy Henneveld et Cinthia Meli (éd.). L'éloquence de la chaire, entre écriture et oralité (XIIIe-XVIIIe siècles). Paris, Honoré Champion, 2018. (15,5 x 23,5), 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105 (254), pp.150-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684703v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lajaumont, Un pas de deux. Clercs et paroissiens en Limousin (vers 1660-1789), Limoges, Presses universitaires de Limoges, 2014, 529 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 688 (4), pp.985-986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Preux. Enfance abandonnée au XVIIIe siècle en Franche-Comté. L’accueil des enfants trouvés par l’hôpital du Saint-Esprit de Besançon. (Chemins de la Mémoire - XVIIIe siècle). Paris, L’Harmattan, 2015. 21,5 × 13,5 cm, 292 p. € 30, € 23,99 (e-book). ISBN 978-2-343-05165-9, 978-2-336-36608-1 (e-book).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (3-4), pp.1143-1144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Goudot. Les origines et le monde : réformes des réguliers, pouvoirs et société dans le diocèse de Clermont (XVe-XVIIe siècle). Paris, Honoré Champion, 2016. (15,5 × 23,5), 652 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (250), pp.154-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Léonard (éd.). Prêtres et pasteurs : les clergés à l’ère des divisions confessionnelles (XVIe-XVIIe siècles). Rennes, Presses universitaires de Rennes, 2016 (16 × 24), 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (250), pp.134-135. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RHEF.5.113690⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Martinazzo, Toulouse au Grand Siècle. Le rayonnement de la Réforme catholique (1590-1710), Rennes, Presses universitaires de Rennes, coll. « Histoire », 2015, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 619, pp.671-673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme LIDO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La Maison des sciences de l'Homme de Clermont : une décennie au service des SHS et de l'interdiciplinarité, 130 (618), pp.251-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Samson. Témoin ardent du Cœur de Jésus : le père Gaschon, missionnaire en Auvergne (1732-1815). Flavigny-sur-Ozerain, Traditions monastiques, 2015. (13 × 20), 304 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 102 (248), pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Baustert (éd.), Un Roi à Luxembourg. Edition commentée du Journal du voyage de Sa Majesté à Luxembourg, Mercure Galant, juin1687, II (seconde partie), (coll. Biblio 17, 207), Tübingen : Narr Verlag, 2015, 522 p. ; ISBN 978-3823368748 ; 98 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hémecht. Revue d’histoire luxembourgeoise / Zeitschrift für Luxemburger Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.497-499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Michel Ruffelet. Les « Annales briochines », 1771, Saint-Brieuc : histoire d’une ville et d’un diocèse. Édition par Olivier Charles. (« Mémoire commune »). Rennes, Société d’émulation des Côtes-d’Armor-Presses universitaire de Rennes, 2013. (16 × 25), 625 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101 (246), pp.190-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédication en ville, XVIe-XXe siècles (= Histoire urbaine, no 34). Paris, Société française d’histoire urbaine, 173 p., plans. ¢ 30 k.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.446-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial : Arpenter le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Arpenter le monde, 2 / 2014, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.12930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux évêques au XVIIIe siècle. Jean Soanen et Jean-Baptiste Massillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eglise dans les Hautes-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’en remettre à la ‘divine Providence’ ? Prêtres dans l’exil pendant la Révolution française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Ecrire sa vie, 22, pp.128-138. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassin, Raphaël : Les églises de la prévôté de Bruyères. Réfections et reconstructions (1661-1789). Broché. 16 x 24 cm. 234 p., illustré des vues et plans d’églises, préface de Sabine Frommel, ISBN 978-2-87825-469-3, 25 €. (Éditions Dominique Guéniot, Langres 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://histara.sorbonne.fr/cr.php?cr=1509&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frommel, Sabine - Lecomte, Laurent (dir.) : La Place du chœur. Architecture et liturgie du Moyen Âge aux Temps modernes. In-4 broché, 300 pages, nombreuses illustrations. 65 €. ISBN : 978-2-7084-0928-6 - EAN : 9782708409286 - 21,0 cm × 27,0 cm × 2,5 cm (Picard, Paris 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://histara.sorbonne.fr/cr.php?cr=1854&amp;lang=fr&amp;quest=Gomis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Yves Besnard, Un Prêtre en révolution. Souvenirs d’un nonagénaire, texte préparé et annoté par Martine Taroni, Rennes, PUR, 2011, 399 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.253-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maral, Alexandre : La Chapelle royale de Versailles - Le dernier grand chantier de Louis XIV. 32cm., 392p., 869 illus., 350 en coul., ISBN : 9782903239466, 99 € (Arthéna, Paris 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://histara.sorbonne.fr/cr.php?cr=1576&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pèlerins français en route pour Rome en l’an 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Géographie des guides et récits de voyage, 3, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/belgeo.7195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Pic et Georges Provost (dir.), Yves Mahyeuc, 1462-1541. Rennes en Renaissance, Rennes, PUR, 2010, 365 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, La Boîte à Perrette. Le jansénisme parisien au XVIIIe siècle, Albin Michel, 2010, 556 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chareyre (dir.), L’Hérétique au village. Les minorités religieuses dans l’Europe médiévale et moderne. Actes des XXXIe Journées Internationales d’Histoire de l’Abbaye de Flaran, 9 et 10 octobre 2009, Toulouse, Presses Universitaires du Mirail, 2011, 270 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.199-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, La Boîte à Perrette. Le jansénisme parisien au XVIIIe siècle, Albin Michel, 2010, 556 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3, pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noblet, Julien : En perpétuelle mémoire. Collégiales castrales et saintes chapelles à vocation funéraire en France (1450-1560), (Coll. « Art & Société »), 320 p., ill., ISBN 978-2-7535-0855-2, 22€ (Presses Universitaires de Rennes, Rennes 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatenet, Monique - Mignot, Claude (éd.) : L’architecture religieuse européenne au temps des Réformes, 21x27 cm, 296 pages, 247 illustrations, ISBN-13 : 978-2708408456, 49 euros (Editions Picard, Paris 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, http://histara.sorbonne.fr/cr.php?cr=860&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Petot. Alain de Solminihac (1593-1659), prélat réformateur, de l’abbaye de Chancelade à l’évêché de Cahors. (« Bibliotheca Victorina », XXI). Turnhout, Brepols, 2009. (16 × 25), 1091 p., 2 tomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (237), pp.549-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hasquenoph, Histoire des ordres et congrégations religieuses en France du Moyen Âge à nos jours, Paris, Champ Val­lon, 2009, 1341 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.131-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prêtres communalistes de l’église Notre-Dame de Montluçon (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Amis de Montluçon société d'histoire et d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.77-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud, Bénédicte : Riom, une ville à l’œuvre. Enquête sur un centre ancien, XIIIe-XXe siècle. Coll. &amp;quot;Cahiers du patrimoine&amp;quot;, n°86. Lyon, 192 pages, 150 ill., ISBN 978-2-914528-38-2,. 35 euros (Ed. Lieux Dits, Lyon 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lyon-Caen, Un roman bourgeois sous Louis XIV. Récits de vies marchandes et mobilité sociale : les itinéraires des Homassel, Limoges, PULIM, 2008, 145 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire, économie et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.126-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écrits du « for privé » du clergé émigré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, L'Église catholique en Révolution, 355, pp.183-204. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.10749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Capit (éd.), Le Mémorial de Jean de Thoulouse. Prieur-vicaire de Saint-Victor de Paris, t. II , Les années 1638-1659, Turnhout, Brepols, « Bibliotheca Victorina, XIII/2 », 2008, 702 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.284-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berthod, Bernard - Hardouin Fugier, Elisabeth : Les ex-voto de Fourvière, &amp;quot;do ut des&amp;quot;, démarches votives lyonnaises, La Taillanderie, 28x23 cm, 100 illustrations, ISBN, 2876293935, 25 euros (La Taillanderie, Châtillon-sur-Chalaronne 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://histara.sorbonne.fr/cr.php?cr=505&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital, Christophe (dir.) : La Légende de Richelieu. Exposition l’Historial de Vendée, Les Lucs-sur-Boulogne, 25 avril - 13 juillet 2008, 24,6x28 cm, 344 pages, 304 ill., ISBN : 9782757201954, 39 euros (Co-édition Somogy, Paris / Les musées de Vendée 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://histara.sorbonne.fr/cr.php?cr=353&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picaud, Gérard - Foisselon, Jean: Fastes et exubérance. Pour les saints de la Visitation. Exposition au musée de la Visitation et de la Vie bourbonnaise, 12 mai - 16 novembre 2008, 24,6x28 cm, 192 pages, 170 ill., 32 euros (Co-édition Somogy, Paris / Musée de la Visitation et de la Vie bourbonnaise à Moulins 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histara les comptes rendus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://histara.sorbonne.fr/cr.php?cr=356&amp;lang=fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « enfants prêtres » à l’époque de la Réforme catholique : des clercs en quête d’identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (230), pp.343-355. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RHEF.2.305011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célébrer Noël dans le diocèse de Clermont sous l’Ancien Régime, entre pastorale et De fructu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21, pp.41-53. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/siecles.2191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Musiciens d'Église en 1790. Premier état d'une enquête sur un groupe professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dompnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Longin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Goudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 340, pp.57-82. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.2075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991134v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chapelles du diocèse de Clermont aux XVIIe et XVIIIe siècles : espace sacré et pratiques dévotionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Historique et Scientifique de l’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 106, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Reynaud, Les enfants de chœur de Tolède à la Renaissance (Cahiers Mabillon 2), Turnhout, Brepols, 2002, 183 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 632, pp.921-923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants prêtres de l'église Saint-Jean d'Ambert : des hommes de Dieu au service de leur cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques historiques du Livradois-Forez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.39-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bost et Claude Lauriol (éd.), Refuge et Désert. L’évolution théologique des huguenots de la Révocation à la Révolution française, Actes du colloque du Centre d’étude du XVIIIe siècle, Montpellier, 18-20 janvier 2001, Paris, Honoré Champion, 2003, 319 p., ISBN 2-7453-0751-7, 40 €.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales historiques de la Révolution française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 338, pp.161-164. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ahrf.1857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Taillandier : Des réseaux français au service des missions loin­taines (1600-1663). Thèse pour le doctorat en histoire soutenue le 28 novembre 2003 devant l'université Blaise Pascal (Clermont-Ferrand II). Jury : MM. Marc Venard (président), Bernard Dompnier (directeur de recherche), Bernard Hours et Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 90 (224), pp.391-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin de Framond et Yves Soulingeas (dir.), Moi, Hugues Aulanier. Journal de l’abbé Aulanier curé du Brignon (1638-1691), t. 5 (1662-1667), publié par Sylvère Heuzé, Bains (43370), Éditions de la Borne, « Documents et études historiques, 7 », 2000, 437 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.245-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres en France sous l’Ancien Régime : les acquis d’une redécouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Un siècle d'histoire du christianisme en France, 86 (217), pp.469-478. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rhef.2000.1426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ordres religieux masculins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vocations d'Ancien Régime. Les gens d'Église en Auvergne aux XVIIe et XVIIIe siècles, 111 (3/4), pp.26-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres. La Survie d'un ancien type de carrière cléricale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vocations d'Ancien Régime. Les gens d'Église en Auvergne aux XVIIe et XVIIIe siècles, 111 (3/4), pp.232-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le clergé catholique régulier en Livradois au XVIIIe siècle. Les communautés d'hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques historiques d'Ambert et de son arrondissement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 16, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pialès (1711-1789) et la question de la commende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur la commende monastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Édouard Klos; Philippe Martin, Oct 2024, Ville-sous-la-Ferté, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Massillon : une figure épiscopale de la modération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modération politique, accommodement religieux : un tiers-parti catholique en Europe ? (XVIe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Andurand; Albane Pialoux, Sep 2016, Paris, France. pp.237-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrées épiscopales en France à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacred/secular intersections in early-modern European ceremonial: Text, music, image and power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Bennett; Philippe Vendrix, Jul 2016, Tours, France. pp.131-150, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09753-2.p.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ‘clercs musiciens’ en France à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e rencontres Muséfrem : « Musicien d’église au XVIIIe siècle : un travail de clerc ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Youri Carbonnier; Bernard Dompnier; Stéphane Gomis, Oct 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collégiale Notre-Dame du Port : clergé et fidèles (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La basilique en regards. Notre-Dame du Port. 20ème anniversaire de l’inscription au patrimoine mondial de l’UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Clermont-Ferrand, Nov 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation géomatique de la collection des cartes des diocèses de Jacques de Font-Réaulx (1893-1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cartographie ecclésiastique : héritage patrimonial et innovation géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis, Vincent Flauraud, Jun 2018, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boutoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Boutoulle; Stéphane Gomis, Oct 2015, Valence-sur-Baïse, France. pp.7-23, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.9943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les reinages en France (XVIe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures villageoises au Moyen Âge et à l’époque moderne. XXXVIIe journées internationales d’histoire de l’abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frédéric Boutoulle; Stéphane Gomis, Oct 2015, Valence-sur-Baïse, France. pp.189-202, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.10018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Confiteor de Georges Martin (1640-vers 1680). Le récit d’un prêtre-musicien entre parcours spirituel et itinéraire professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La circulation de la musique et des musiciens d’Église (France, XVIe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Montpellier, France. pp.69-82, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05630-0.p.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes et récits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Stoehr-Monjou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations territoriales (séminaire de la Maison des sciences de l'Homme de Clermont-Ferrand)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01311422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Delille (1738-1813). Essai biographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde organisée par l’Académie des sciences, belles-lettres et arts de Clermont-Ferrand, à l’occasion du bicentenaire de la mort de Jacques Delille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. pp.17-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre abjuration et coexistence confessionnelle ? Le droit canonique et royal face aux unions entre catholiques et protestants (France, XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les convertis : parcours religieux, parcours politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Martin; Éric Suire, Dec 2014, Lyon, France. pp.243-255, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-05796-3.p.0243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Commission des Réguliers en France et la question de la vocation monastique (1766-1780). Le regard d’un canoniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exception et la Règle. Les pratiques d’entrée et de sortie des couvents, de la fin du Moyen Âge au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Albrecht Burkardt; Alexandra Roger, Nov 2015, Limoges, France. pp.87-98, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.161072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Auvergne ecclésiastique, entre héritage cartographique et innovation géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio en cartes 3 : La carte fait-elle le territoire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESAT Mulhouse, Nov 2015, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise financière ? Crise sociale ? L’exemple du clergé séculier du diocèse de Clermont (1695-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Clergé en crise, 1650–1900 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fiorenzo Landi; Pablo F. Luna, Dec 2014, Paris, France. pp.171-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être musicien d’Église à Paris au XVIIIe siècle ou les apports du programme de recherches MUSEFREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur l’histoire de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reynald Abad, université Paris IV, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« Auvergne en cartes » : contours, frontières, représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mouvement des frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Antoine, Oct 2013, Clermont-Ferrand, France. pp.19-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la biographie de Jean-Baptiste Massillon. Un bilan historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les évêques des lumières : administrateurs, pasteurs et prédicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis, Jun 2013, Clermont-Ferrand, France. pp.113-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01264588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pialès (1711–1789) et la Commission des Réguliers en France (1766–1780)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pruskie kasaty klasztorne na Śląsku na tle procesów sekularyzacyjnych w Polsce i Europie = The Prussian dissolution of monasteries in Silesia against a background of secularization processes in Poland and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marek Derwich; Marek L. Wójcik, Nov 2010, Wrocław, France. pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Limania d'Overnia : un épisode de la Guerre des Gaules de Jules César cartographié par Gabriel Simeoni. L'apport du numérique pour la relecture d'une cartographie narrative du XVIème siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricette Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Cartographier les récits : enjeux méthodologiques et technologiques ", colloque du 82e congrès de l'Association francophone pour le savoir - Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictionnaires historiques et géographiques du XVIIIe siècle : apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e rencontres Muséfrem : La profession de musicien d’église. De la définition du groupe au suivi biographique individuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans les petites villes du Massif central aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites villes en montagne de l'Antiquité romaine au XXe siècle. Europe occidentale et centrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Pierre Cornu; Patrick Fournier, Jun 2007, Clermont-Ferrand, France. pp.245-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rayonnement religieux de l’Auvergne en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et société en Nouvelle-Calédonie et en Océanie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Mélanésie, Aug 2013, Nouméa, France. pp.305-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’usage des factums chez Jean-Jacques Pialès (1711-1789)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découverte et valorisation d'une source juridique méconnue : le factum ou mémoire judiciaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jacqueline Vendrand-Voyer, Jun 2012, Clermont-Ferrand, France. pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources archivistiques et ressources cartographiques anciennes au traitement géomatique : la géographie ecclésiastique de l’Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Retours d’expériences » en matière de centre de ressources numériques en SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphane Gomis; Mauricette Fournier, Oct 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Deval de Saunade (1756-1828), un homme de lettres engagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Célèbres ou obscurs. Hommes et femmes dans leurs territoires et leur histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Bordeaux, France. pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEFREM. Prosopographie des musiciens d’Église en France – la génération de 1790</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Base de données informatiques en histoire des pratiques culturelles (XVIIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Histoire "Espaces et Cultures" Université Clermont-Auvergne, Jun 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Tenir son rang » à l’église : le rôle des bancs et des chaises en France sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session doctorale « Figures d'appartenance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Cassan, Apr 2008, Limoges, France. pp.124-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « sacré » et le « profane » dans les écrits de clercs français des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écrits du for privé en Europe (Moyen Âge, époque moderne, époque contemporaine)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Pierre Bardet; François-Joseph Ruggiu, Dec 2006, Paris, France. pp.431-442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les entrées solennelles des évêques dans la France des XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cérémonies extraordinaires du catholicisme baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2005, Le Puy-en-Velay, France. pp.509-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraternités de prêtres en France sous l’Ancien Régime : sociétés de crédit ou « mutualités sacerdotales » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Ciel à la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Provost; Florent Quellier, Sep 2006, Rennes, France. pp.145-155, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.5252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;clercs musiciens&amp;quot; en France à la fin du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musiciens d’Église en Révolution. Portrait et devenir d'un groupe professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier; Philippe Bourdin, Oct 2007, Le Puy-en-Velay, France. pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans une paroisse de montagne au XVIIe siècle : Saint-Bonnet-près-Orcival dans le diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études de l’école doctorale de l’Université Marc Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser l’espace paroissial afin d’assurer le gouvernement des âmes : curés et paroisses du Massif central (XVIIe-XVIIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoir et territoire II : l’époque moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fraternités de prêtres natifs et l'identité urbaine dans la France d’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie religieuse dans les petites villes du Moyen Âge à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Mamers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement et assistance. L’action des prêtres communalistes dans le diocèse de Clermont sous l’Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et montagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Tarbes, France. pp.177-187, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.64129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chapitre et les chanoines de la cathédrale du Puy à l'époque de Grénon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis-Charles Grénon, musicien d'Eglise du XVIIIe s.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Dompnier, Oct 2003, Le Puy-en-Velay, France. pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délimitation de paroisses et identité paroissiale sous l’Ancien Régime. L’exemple du diocèse de Clermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’historien en quête d’espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Fray; Céline Perol, May 2002, Clermont-Ferrand, France. pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04434835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre sociétés de crédit et « mutuelles ». Les communautés de prêtres en France sous l'Ancien Régime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épargne sous l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dehaene, Oct 2001, Paris, France. pp.83-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les communautés de prêtres. Une autre façon de célébrer l'opus Dei aux XVIIe et XVIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les maîtrises capitulaires aux XVIIe et XVIIIe siècles. Des institutions entre service de l'Église et stratégies sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Le Puy-en-Velay, France. pp.183-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraved footprints from the past. Retrieving cartographic geohistorical data from the Cassini Carte de France, 1750-1789</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cristofoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Cartographic Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition virtuelle. Quatre siècles de cartographie en Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Faucon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La feuille 52 de la carte de Cassini : édition et valorisation - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Gribaudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Luis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fayet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B110CD8"/>
+    <w:nsid w:val="D8BFA02A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gomis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5890-8714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069671303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/21147423233744882905" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000022922453" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chec.uca.fr/chercheurs/enseignants-chercheurs-du-chec/stephane-gomis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crh.ehess.fr/index.php?8090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-historique-auvergne.msh.uca.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cartographie.bibliotheques-clermontmetropole.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philidor.cmbv.fr/Publications/Bases-prosopographiques/MUSEFREM-Base-de-donnees-prosopographique-des-musiciens-d-Eglise-en-1790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musefrem.hypotheses.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fasti.huma-num.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecritsduforprive.huma-num.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egodokumenty.umk.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladehis.ehess.fr/?611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delecluze.msh.uca.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lido.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musefrem.hypotheses.org/les-rencontres-musefrem/journees-musefrem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/journ%C3%A9es-d%C3%A9tude/circonscriptions-eccl%C3%A9siastiques-intra-dioc%C3%A9saines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/9137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/histoire/101-187-les-nouveaux-territoires-diocesains.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/3356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/4083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/cultures-villageoises-au-moyen-age-et-a-lepoque-moderne/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/histoire-moderne/469-les-eveques-des-lumieres.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04399879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002CLF20005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05330719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04862750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155z8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i3u" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5537" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01885374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Triolaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.3356" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.4083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01873433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutoulle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155x8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i1r" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Langlois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/6404-9782600018333.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20%C3%89v%C3%AAques%20des%20Lumi%C3%A8res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886912v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972013v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972042v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886925v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.4.00012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04605606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402363v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562347v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01896695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fj5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0205" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.711.0204" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9144" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684703v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941508v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014896v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401667v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883383v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.113690" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883387v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12930" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972569v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008488v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889249v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.225" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.7195" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008671v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008675v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008668v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401677v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897037v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.10749" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401683v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401710v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401713v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408314v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.2.305011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.2191" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00991134v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Longin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Goudot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.2075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.1857" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.2000.1426" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401778v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722567v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04421084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09753-2.p.0131" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406702v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877046v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.10018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01655911v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9943" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01516939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05630-0.p.0069" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01869130v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01873399v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3.p.0243" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311422v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Stoehr-Monjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.161072" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01921595v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caillou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886917v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406692v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889254v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971795v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01921585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972076v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972639v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04399954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.5252" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01005213v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401342v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.64129" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471842v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434835v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145219v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-gomis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5890-8714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069671303" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/21147423233744882905" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000022922453" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://chec.uca.fr/chercheurs/enseignants-chercheurs-du-chec/stephane-gomis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crh.ehess.fr/index.php?8090" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://atlas-historique-auvergne.msh.uca.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cartographie.bibliotheques-clermontmetropole.eu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philidor.cmbv.fr/Publications/Bases-prosopographiques/MUSEFREM-Base-de-donnees-prosopographique-des-musiciens-d-Eglise-en-1790" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musefrem.hypotheses.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fasti.huma-num.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ecritsduforprive.huma-num.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://egodokumenty.umk.pl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ladehis.ehess.fr/?611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delecluze.msh.uca.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lido.hypotheses.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://musefrem.hypotheses.org/les-rencontres-musefrem/journees-musefrem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/journ%C3%A9es-d%C3%A9tude/circonscriptions-eccl%C3%A9siastiques-intra-dioc%C3%A9saines" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/9137" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/histoire/101-187-les-nouveaux-territoires-diocesains.html#/27-format-livre_papier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/3356" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/siecles/4083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/produit/cultures-villageoises-au-moyen-age-et-a-lepoque-moderne/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/histoire-moderne/469-les-eveques-des-lumieres.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04399879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gomis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002CLF20005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05330719v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04862750v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Davy-Rigaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dompnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155z8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767395v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flauraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i3u" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989944v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877367v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=5537" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01885374v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437619v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fja" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9137" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01865392v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Triolaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.3356" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12368" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fray" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Bras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.4083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01873433v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boutoulle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01135812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/155x8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330145v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676708v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999359v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13i1r" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684759v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03781317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Langlois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404585v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/6404-9782600018333.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404577v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264424v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20%C3%89v%C3%AAques%20des%20Lumi%C3%A8res" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972042v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886925v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886912v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008505v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844314v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564778v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ELSEM-EB.4.00012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897034v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897958v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04605606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402368v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01896695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437620v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fj5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311601v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.722.0205" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601499v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.711.0204" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.9144" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941508v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684703v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401667v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02014896v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883387v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883383v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.113690" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01883374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886906v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886943v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119713v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.12930" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889249v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.225" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972121v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008575v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008525v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889252v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.7195" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972584v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401693v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008560v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008665v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008668v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008671v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02008675v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408314v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897037v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.10749" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401710v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401714v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.2.305011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/siecles.2191" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-00991134v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Longin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Goudot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.2075" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897977v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419469v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401720v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.1857" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401700v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhef.2000.1426" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401775v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04401778v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722567v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500497v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04421084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09753-2.p.0131" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406702v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406695v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01655911v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.9943" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01877046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.10018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01516939v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05630-0.p.0069" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01311422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Stoehr-Monjou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01869130v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01873399v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-05796-3.p.0243" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400509v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.161072" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907984v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886806v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01921595v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caillou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886818v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01264588v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01886917v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406692v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971795v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889250v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01889254v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01971811v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01921585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Granger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01897969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972076v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01972639v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04399954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.5252" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01005213v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406668v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406663v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401342v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.64129" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870993v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434835v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471842v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173847v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chadeyron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jolivet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01989930v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03145219v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Gribaudi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Luis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fayet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>