--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -66,10497 +66,10477 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in mechanical as well as magnetic properties of a (FeCoNi)&amp;lt;sub&amp;gt;90&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;10-x&amp;lt;/sub&amp;gt;Al&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; complex concentrated alloy series by tuning the chemical order</w:t>
+                <w:t xml:space="preserve">Influence of NbC addition followed by heat treatments on the microstructure and mechanical properties of a high entropy alloy fabricated by laser powder bed fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Xu</w:t>
+                <w:t xml:space="preserve">Meng-Yun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl P. Davidson</w:t>
+                <w:t xml:space="preserve">Jhuo-Lun Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lay Poh Tan</w:t>
+                <w:t xml:space="preserve">Tso-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+                <w:t xml:space="preserve">Chung-En Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varun Chaudhary</w:t>
+                <w:t xml:space="preserve">Kai-Chun Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 254, pp.116333. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 959, pp.150026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2026.150026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698872v1</w:t>
+                <w:t xml:space="preserve">hal-05599379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of hgh entropy alloys and do they have a place in a circular economy?</w:t>
+                <w:t xml:space="preserve">Sustainability indicators in high entropy alloy design: an economic, environmental, and societal database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Chou Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthew R Barnett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-07928-9⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-04568-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247170v1</w:t>
+                <w:t xml:space="preserve">hal-04955080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions and role of B2 nanoparticles in the exceptional strength/ductility trade-offs of Al&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;CoCrFeMnNi high entropy alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Hachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajarshi Barnerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gouné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (4), pp.420-428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21663831.2025.2466779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing refractory high entropy alloy development with AI-predictive models for high temperature oxidation resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improvement in mechanical as well as magnetic properties of a (FeCoNi)&amp;lt;sub&amp;gt;90&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;10-x&amp;lt;/sub&amp;gt;Al&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; complex concentrated alloy series by tuning the chemical order</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl P. Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lay Poh Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 255, pp.116394. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116394⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 254, pp.116333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746750v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability indicators in high entropy alloy design: an economic, environmental, and societal database</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sustainability of hgh entropy alloys and do they have a place in a circular economy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew R Barnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-04568-x⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56 (10), pp.4249-4263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-07928-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04955080v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled transmission electron microscopy and atom probe tomography reveals an interesting pathway to nanolamellar microstructures in high entropy alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Sharma</w:t>
+                <w:t xml:space="preserve">Advancing refractory high entropy alloy development with AI-predictive models for high temperature oxidation resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharat Gwalani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajarshi Banerjee</w:t>
+                <w:t xml:space="preserve">Hideyuki Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian-Marco Rignanese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Chou Yeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mam/ozae044.652⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 255, pp.116394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.116394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978339v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated multi-property discovery of promising Fe-Si-Al magnetic alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zviad Tsakadze</w:t>
+                <w:t xml:space="preserve">Considering sustainability when searching for new high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Ping Tan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Theo Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102168⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.e00938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720222v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations to improve high-temperature strength and room temperature ductility of refractory complex concentrated alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated multi-property discovery of promising Fe-Si-Al magnetic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zviad Tsakadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Li Ping Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl P Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112762⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.102168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499915v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation behaviour of Al2O3-forming Cr-based alloys at elevated temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled transmission electron microscopy and atom probe tomography reveals an interesting pathway to nanolamellar microstructures in high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Che-Jen Liu</w:t>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai-Yu Huang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rajarshi Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112176⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (Supplement 1), pp.1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mam/ozae044.652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609147v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved understanding of carbon nanotube growth via autonomous jump regression targeting of catalyst activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlations to improve high-temperature strength and room temperature ductility of refractory complex concentrated alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Miracle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Waelder</w:t>
+                <w:t xml:space="preserve">Rao I. S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiwoo Park</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Todd M. Butler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119356⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239, pp.112762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2024.112762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698778v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature oxidation of NbTi-bearing refractory medium- and high-entropy alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Oxidation behaviour of Al2O3-forming Cr-based alloys at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che-Jen Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Yu Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Chih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tso-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai-Chi Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17184579⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 235, pp.112176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2024.112176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741861v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile properties and work hardening in Al0.3CoCrFeNi: the role of L12 precipitates and grain size</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Maisonneuve</w:t>
+                <w:t xml:space="preserve">High-temperature oxidation of NbTi-bearing refractory medium- and high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Wen Lien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Etienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Chi Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102250⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (18), pp.4579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17184579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730451v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering sustainability when searching for new high entropy alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+                <w:t xml:space="preserve">Improved understanding of carbon nanotube growth via autonomous jump regression targeting of catalyst activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Waelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiwoo Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Sloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Carpena-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theo Langlois</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joshua Yoho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40, pp.e00938. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 228, pp.119356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2024.e00938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569519v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and development of high entropy materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tensile properties and work hardening in Al0.3CoCrFeNi: the role of L12 precipitates and grain size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veerle Keppens</w:t>
+                <w:t xml:space="preserve">Florian Peyrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dustin A Gilbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Baffie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0147594⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.102250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2024.102250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04080625v1</w:t>
+                <w:t xml:space="preserve">hal-04730451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-classical nucleation of ordered L12 precipitates in the FCC based Al0.25CoFeNi high entropy alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microstructure and oxidation behavior of Co–Cr–Ta ternary alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Etienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Advika Chesetti</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajarshi Banerjee</w:t>
+                <w:t xml:space="preserve">Hideyuki Murakami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 936, pp.167968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.167968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0138924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04160302v1</w:t>
+                <w:t xml:space="preserve">hal-04049513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain boundary serration tuning and its effect on hot workability of a wrought superalloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Effect of serrated grain boundary on tensile and creep properties of a precipitation strengthened high entropy alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhuo-Lun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei-Te Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bo-Cheng Wu</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Chi Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai-Keng Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nien-Ti Tsou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170620⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), 2158043 (13 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2022.2158043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112884v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional enhancement of mechanical properties in high-entropy alloys via thermodynamically guided local chemical ordering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chao Jiang</w:t>
+                <w:t xml:space="preserve">Dataset of mechanical properties and electrical conductivity of copper-based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gouné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharat Gwalani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wei-Chih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2211787120⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02411-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142164v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printable low density B2+BCC refractory element based complex concentrated alloy with excellent balance of mechanical properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A map of single-phase high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohan Sai Kiran Nartu</w:t>
+                <w:t xml:space="preserve">Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Varahabhatla</w:t>
+                <w:t xml:space="preserve">Antoine Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios B. Bokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal J. Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115160⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.2856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38423-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050245v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A map of single-phase high-entropy alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hilhorst</w:t>
+                <w:t xml:space="preserve">Non-classical nucleation of ordered L12 precipitates in the FCC based Al0.25CoFeNi high entropy alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios B. Bokas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advika Chesetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarshi Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38423-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 134 (1), pp.015102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0138924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04112432v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of serrated grain boundary on tensile and creep properties of a precipitation strengthened high entropy alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and development of high entropy materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Chou Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veerle Keppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jhuo-Lun Lee</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dustin A Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14686996.2022.2158043⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.030402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0147594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977402v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of mechanical properties and electrical conductivity of copper-based alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
+                <w:t xml:space="preserve">Grain boundary serration tuning and its effect on hot workability of a wrought superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tso-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei-Te Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung-Chang Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Girard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bo-Cheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nien-Ti Tsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.504. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 960, pp.170620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02411-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185477v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the synthesis route on the microstructure of HfxTi(1−x)NbVZr refractory high-entropy alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exceptional enhancement of mechanical properties in high-entropy alloys via thermodynamically guided local chemical ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Moussa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met13020343⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (23), pp.e2211787120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2211787120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035263v1</w:t>
+                <w:t xml:space="preserve">hal-04142164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and mechanical properties of additively manufactured Alx(CoFeNi) complex concentrated alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">3D printable low density B2+BCC refractory element based complex concentrated alloy with excellent balance of mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advika Chesetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sucharita Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohan Sai Kiran Nartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Sree Meenakshi Varahabhatla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Sharma</w:t>
+                <w:t xml:space="preserve">S.M. Varahabhatla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 224, 115149 (6 p.). </w:t>
+              <w:t xml:space="preserve">, 2023, 225, 115160 (8 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847770v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and oxidation behavior of Co–Cr–Ta ternary alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+                <w:t xml:space="preserve">Magnetic and mechanical properties of additively manufactured Alx(CoFeNi) complex concentrated alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan Sai Kiran Nartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lambard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sai Sree Meenakshi Varahabhatla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 936, pp.167968. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 224, 115149 (6 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.167968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2022.115149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049513v1</w:t>
+                <w:t xml:space="preserve">hal-03847770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput experiment for the rapid screening of organic phase change materials</w:t>
+                <w:t xml:space="preserve">Effect of the synthesis route on the microstructure of HfxTi(1−x)NbVZr refractory high-entropy alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Mailhé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Maria Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boèce Thirion</w:t>
+                <w:t xml:space="preserve">Jacques Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Palomo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Duquesne</w:t>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-021-11091-9⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met13020343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498842v1</w:t>
+                <w:t xml:space="preserve">hal-04035263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental effects on the oxidation of refractory compositionally complex alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hideyuki Murakami</w:t>
+                <w:t xml:space="preserve">High-throughput experiment for the rapid screening of organic phase change materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mailhé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uwe Glatzel</w:t>
+                <w:t xml:space="preserve">Boèce Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jien-Wei Yeh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Palomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2022.105918⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147 (15), pp.8137-8143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-021-11091-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719376v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile creep behavior of HfNbTaTiZr refractory high entropy alloy at elevated temperatures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Gadelmeier</w:t>
+                <w:t xml:space="preserve">Elemental effects on the oxidation of refractory compositionally complex alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Chi Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shao-Lun Lu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Uwe Glatzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jien-Wei Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hung-Wei Yen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 237, pp.118188. </w:t>
+              <w:t xml:space="preserve">International Journal of Refractory Metals and Hard Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 108, pp.105918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmhm.2022.105918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777830v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into defect-mediated nucleation of equilibrium B2 phase in face-centered cubic high-entropy alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+                <w:t xml:space="preserve">Tensile creep behavior of HfNbTaTiZr refractory high entropy alloy at elevated temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Che-Jen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Choudhuri</w:t>
+                <w:t xml:space="preserve">Christian Gadelmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao-Jen Chang</w:t>
+                <w:t xml:space="preserve">Shao-Lun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jien-Wei Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung-Wei Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-021-04754-3⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 237, pp.118188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304397v1</w:t>
+                <w:t xml:space="preserve">hal-03777830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the precipitation processes and the formation of hierarchical microstructures in a single crystal high entropy superalloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of Re on the microstructure and mechanical properties of NbTiZr and TaTiZr equiatomic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N Senkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">An-Chou Yeh</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J Payton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B Miracle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.11.002⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met11111819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03010103v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the thermodynamic driving forces for high entropy alloys formation through big data ab initio analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+                <w:t xml:space="preserve">Hierarchical phase evolution in a lamellar Al0.7CoCrFeNi high entropy alloy involving competing metastable and stable phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Srimark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek B Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wangyao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 202, 114000 (5 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114000⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 204, pp.114137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263540v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the thermal expansion behavior of FeCoNi and Fe30Co30Ni30Cr10-xMnx high entropy alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lu Gan</w:t>
+                <w:t xml:space="preserve">Insights into defect-mediated nucleation of equilibrium B2 phase in face-centered cubic high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Choudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Jen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.124907⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (8), pp.2320-2331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-021-04754-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03292841v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of the effect of melt spinning on the electrochemical properties of the AB2 Laves phase alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+                <w:t xml:space="preserve">Investigation on the thermal expansion behavior of FeCoNi and Fe30Co30Ni30Cr10-xMnx high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Lin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jhuo-Lun Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shih-Ming Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Yen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Mechanical Engineering and Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12962/j25807471.v5i1.8466⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 271, pp.124907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2021.124907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648913v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the degree of chemical ordering in the solid solution of a complex concentrated alloy and its impact on mechanical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the precipitation processes and the formation of hierarchical microstructures in a single crystal high entropy superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung-Ta Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Che Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Chou Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116938⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247683v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03010103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous precipitation leading to nano-rod intermetallic precipitates in an Al0.2Ti0.3Co1.5CrFeNi1.5 high entropy alloy results in an excellent strength-ductility combination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Sharma</w:t>
+                <w:t xml:space="preserve">Unveiling the thermodynamic driving forces for high entropy alloys formation through big data ab initio analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios B. Bokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hilhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal J. Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140551⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, 114000 (5 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142965v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure study of cold rolled Al0.32CoCrFeMnNi high-entropy alloy: Interactions between recrystallization and precipitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Studies of the effect of melt spinning on the electrochemical properties of the AB2 Laves phase alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Dewi Wijayanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live Mølmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman V Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matylda N. Guzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140452⟩</w:t>
+              <w:t xml:space="preserve">The International Journal of Mechanical Engineering and Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (1), pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12962/j25807471.v5i1.8466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115446v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical phase evolution in a lamellar Al0.7CoCrFeNi high entropy alloy involving competing metastable and stable phases</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Tuning the degree of chemical ordering in the solid solution of a complex concentrated alloy and its impact on mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Jagetia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S.K.K.Y. Nartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.114137⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, 116938 (16 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335223v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Re on the microstructure and mechanical properties of NbTiZr and TaTiZr equiatomic alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microstructure study of cold rolled Al0.32CoCrFeMnNi high-entropy alloy: Interactions between recrystallization and precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel B Miracle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met11111819⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 802, pp.140452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649760v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering transformation pathways in an Al0.3CoFeNi complex concentrated alloy leads to excellent strength–ductility combination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Discontinuous precipitation leading to nano-rod intermetallic precipitates in an Al0.2Ti0.3Co1.5CrFeNi1.5 high entropy alloy results in an excellent strength-ductility combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Jen Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Jagetia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Gorsse</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21663831.2020.1777215⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 805, 140551 (17 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.140551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908034v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03142965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical eutectoid nano-lamellar decomposition in an Al0.3CoFeNi complex concentrated alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharat Gwalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Jagetia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, 4836 (15 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-61538-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electrochemical performance of melt-spun C14-Laves type TiZr-based alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ika Dewi Wijayanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live Mølmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (2), pp.527-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2019.02.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanded dataset of mechanical properties and observed phases of multi-principal element alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carolina Frey</w:t>
+                <w:t xml:space="preserve">Engineering transformation pathways in an Al0.3CoFeNi complex concentrated alloy leads to excellent strength–ductility combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Jagetia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Moh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+                <w:t xml:space="preserve">S. Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-020-00768-9⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21663831.2020.1777215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123196v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and tensile property of a precipitation strengthened high entropy alloy processed by selective laser melting and post heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Chih Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Jen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tzu-Hou Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, 101601 (10 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.addma.2020.101601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced tensile yield strength in laser additively manufactured Al0.3CoCrFeNi high entropy alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohan Sai Kiran Kumar Yadav Nartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohan Sai Kiran Kumar Yadav Nartu</w:t>
+                <w:t xml:space="preserve">Talukder Alam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talukder Alam</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Srinivas Aditya Mantri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, 100522 (9 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing high entropy superalloys for elevated temperature application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Expanded dataset of mechanical properties and observed phases of multi-principal element alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher K. H. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Moh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tresa M. Pollock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.06.002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-020-00768-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886263v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport properties of a molybdenum antimonide-telluride with dispersed NiSb nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagaraj Nandihalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 260, pp.124061. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.124061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering multi-scale B2 precipitation in a heterogeneous FCC based microstructure to enhance the mechanical properties of a Al0.5Co1.5CrFeNi1.5 high entropy alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Jagetia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-J. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharat Gwalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 830, pp.154707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly tunable magnetic and mechanical properties in an Al0.3CoFeNi complex concentrated alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing high entropy superalloys for elevated temperature application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yung-Ta Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Jen Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Chou Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100755⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, pp.177-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880014v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile yield strength of a single bulk Al0.3CoCrFeNi high entropy alloy can be tuned from 160 MPa to 1800 MPa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Highly tunable magnetic and mechanical properties in an Al0.3CoFeNi complex concentrated alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharat Gwalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rajiv Mishra</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Jagetia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.100755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.10.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01916819v1</w:t>
+                <w:t xml:space="preserve">hal-02880014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature strength of refractory complex concentrated alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Enhanced thermoelectric figure of merit in nano-structured Si dispersed higher manganese silicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Perumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujwala Ail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythili Prakasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rajasekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, 104649 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.104649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.06.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02296074v1</w:t>
+                <w:t xml:space="preserve">hal-02290455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing strength and strain hardenability via deformation twinning in fcc-based high entropy alloys reinforced with intermetallic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Tensile yield strength of a single bulk Al0.3CoCrFeNi high entropy alloy can be tuned from 160 MPa to 1800 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Choudhuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Srinivas Mantri</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.12.010⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 162, pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019470v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective laser melting of Al0.3CoCrFeNi high-entropy alloy: printability, microstructure, and mechanical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature strength of refractory complex concentrated alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Miracle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-019-03715-1⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175, pp.394-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301343v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonons, magnons, and lattice thermal transport in antiferromagnetic semiconductor MnTe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Enhancing strength and strain hardenability via deformation twinning in fcc-based high entropy alloys reinforced with intermetallic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Choudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael E. Manley</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mageshwari Komarasamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srinivas Mantri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.025403⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.420-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102662v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of copper on L12 precipitation strengthened fcc based high entropy alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathen Ley</w:t>
+                <w:t xml:space="preserve">Selective laser melting of Al0.3CoCrFeNi high-entropy alloy: printability, microstructure, and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Peyrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100282⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (10), pp.3443-3451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-019-03715-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082762v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies of Zr-based C15 type metal hydride battery anode alloys prepared by rapid solidification</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Role of copper on L12 precipitation strengthened fcc based high entropy alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Carl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathen Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, 100282 (13 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.06.324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02320532v1</w:t>
+                <w:t xml:space="preserve">hal-02082762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hafnium addition on the hydrogenation process of TiFe alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Studies of Zr-based C15 type metal hydride battery anode alloys prepared by rapid solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ika Dewi Wijayanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Live Mølmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en12183477⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 804, pp.527-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.06.324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309259v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and modeling of NbNiTaTiW and NbNiTaTiW-Al refractory high-entropy alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phonons, magnons, and lattice thermal transport in antiferromagnetic semiconductor MnTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Mu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael P Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huaizhou Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael E. Manley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-019-05384-w⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), 025403 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.025403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292297v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermoelectric figure of merit in nano-structured Si dispersed higher manganese silicide</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and modeling of NbNiTaTiW and NbNiTaTiW-Al refractory high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rajasekar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathan A. Ley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skye Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus L. Young</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.104649⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (10), pp.4867-4876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-019-05384-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290455v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying transformation pathways in high entropy alloys or complex concentrated alloys via thermo-mechanical processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of hafnium addition on the hydrogenation process of TiFe alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volatiana Razafindramanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (18), pp.3477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en12183477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.05.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01804285v1</w:t>
+                <w:t xml:space="preserve">hal-02309259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From high-entropy alloys to complex concentrated alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Current and emerging practices of CALPHAD toward the development of high entropy alloys and complex concentrated alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Miracle</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancret Franck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (19), pp.2899-2923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2018.152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948476v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database on the mechanical properties of high entropy alloys and complex concentrated alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modifying transformation pathways in high entropy alloys or complex concentrated alloys via thermo-mechanical processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Choudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Styles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.169-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.05.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.11.111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02156875v1</w:t>
+                <w:t xml:space="preserve">hal-01804285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the reliability of CALPHAD predictions in multicomponent systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">From high-entropy alloys to complex concentrated alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Miracle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.721-736</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942688v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01948476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current and emerging practices of CALPHAD toward the development of high entropy alloys and complex concentrated alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Database on the mechanical properties of high entropy alloys and complex concentrated alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tancret Franck</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Miracle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2018.152⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.2664-2678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.11.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895732v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved microstructure and thermoelectric properties of higher manganese silicide processed by reactive spark plasma sintering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">About the reliability of CALPHAD predictions in multicomponent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (12), pp.899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e20120899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-1397-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01589022v1</w:t>
+                <w:t xml:space="preserve">hal-01942688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the world of complex concentrated alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improved microstructure and thermoelectric properties of higher manganese silicide processed by reactive spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (21), pp.12826-12833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-1397-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.06.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01570569v1</w:t>
+                <w:t xml:space="preserve">hal-01589022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in the primary solidification phase from fcc to bcc-based B2 in high entropy or complex concentrated alloys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mapping the world of complex concentrated alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Miracle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.09.023⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35, pp.177-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01416187v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategies and tests to accelerate discovery and development of multi-principal element structural alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Miracle</w:t>
+                <w:t xml:space="preserve">Change in the primary solidification phase from fcc to bcc-based B2 in high entropy or complex concentrated alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Choudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gwalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhaskar Majumdar</w:t>
+                <w:t xml:space="preserve">C. V. Mikler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katelun Wertz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">R.V. Ramanujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 127, pp.195-200. </w:t>
+              <w:t xml:space="preserve">, 2017, 127, pp.186-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417038v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of the multifunctional Mg80Ni10Gd10 alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New strategies and tests to accelerate discovery and development of multi-principal element structural alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Miracle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaskar Majumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katelun Wertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.01.085⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.195-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485142v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of Ni0.05Mo3Sb5.4Te1.6 with embedded SiC and Al2O3 nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical properties of the multifunctional Mg80Ni10Gd10 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201501063⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 687, pp.332-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.01.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01319377v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light iron and hard magnesium nanocomposites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermoelectric properties of Ni0.05Mo3Sb5.4Te1.6 with embedded SiC and Al2O3 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagaraj Nandihalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quansheng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atta Ullah Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takao Mori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.11.061⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.853-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201501063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253171v1</w:t>
+                <w:t xml:space="preserve">hal-01319377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale architectured thermoelectric materials in the Mg2(Si,Sn) system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Light iron and hard magnesium nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bellanger</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythili Prakasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Riou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+                <w:t xml:space="preserve">Olivier Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 651, pp.987-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.11.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.12.056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01255013v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low thermal conductivity of endogenous manganese silicide/Si composites for thermoelectricity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-scale architectured thermoelectric materials in the Mg2(Si,Sn) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 155, pp.41-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.04.098⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 166, pp.140-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.12.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153592v1</w:t>
+                <w:t xml:space="preserve">hal-01255013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal conductivity of β-FeSi2/Si endogenous composites formed by the eutectoid decomposition of α-Fe2Si5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ujwala Ail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Perumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mythili Prakasam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun M. Umarji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50 (20), pp.6713-6718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-015-9225-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural design of new high conductivity – high strength Cu-based alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanche Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gouné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angeline Poulon-Quintin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 633, pp.42-47. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.01.234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01122713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of additions of carbon nanotubes on the thermoelectric properties of Ni0.05Mo3Sb5.4Te1.6</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low thermal conductivity of endogenous manganese silicide/Si composites for thermoelectricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Perumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujwala Ail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythili Prakasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.02.016⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 155, pp.41-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.04.098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136240v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microstructure on the thermal conductivity of nanostructured Mg2(Si,Sn) thermoelectric alloys: An experimental and modeling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of additions of carbon nanotubes on the thermoelectric properties of Ni0.05Mo3Sb5.4Te1.6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagaraj Nandihalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Kleinke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.05.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.164-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01160436v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal synthesis and functional properties of quaternary Cu-based semiconductors: Cu2HgGeSe4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of microstructure on the thermal conductivity of nanostructured Mg2(Si,Sn) thermoelectric alloys: An experimental and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhua Li</w:t>
+                <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Navone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ibáñez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Javier Rubio-Garcia</w:t>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-014-2297-2⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95, pp.102-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959322v1</w:t>
+                <w:t xml:space="preserve">hal-01160436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial approach based on interdiffusion experiments for the design of thermoelectrics : application to the Mg2(Si, Sn) alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+                <w:t xml:space="preserve">Colloidal synthesis and functional properties of quaternary Cu-based semiconductors: Cu2HgGeSe4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changdong Wei</w:t>
+                <w:t xml:space="preserve">Doris Cadavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaofu Zhang</w:t>
+                <w:t xml:space="preserve">Reza Zamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rubio-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm502413t⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (3), 2297 (6 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-014-2297-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059128v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization by Si substitution of the pseudobinary compound Gd2(Co3-xSix) with magnetocaloric properties around room temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tencé</w:t>
+                <w:t xml:space="preserve">Combinatorial approach based on interdiffusion experiments for the design of thermoelectrics : application to the Mg2(Si, Sn) alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Caballero Flores</w:t>
+                <w:t xml:space="preserve">Changdong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Chable</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+                <w:t xml:space="preserve">Qiaofu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic500529b⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (15), pp.4334-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm502413t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044623v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of chromium disilicide prepared by mechanical alloying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization by Si substitution of the pseudobinary compound Gd2(Co3-xSix) with magnetocaloric properties around room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Perumal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rafael Caballero Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-013-7398-2⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (13), pp.6728-6736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic500529b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00848463v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of composition on thermoelectric properties of polycrystalline CrSi2</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermoelectric properties of composites made of Ni0.05Mo3Sb5.4Te1.6 and fullerene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagaraj Nandihalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Lahwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim C. Holgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terry M. Tritt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11664-013-2510-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823486v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice dynamics and structure of GeTe, SnTe and PbTe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cu2HgSnSe4 nanoparticles: synthesis and thermoelectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Zamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria García-Castelló</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eckhard Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201248412⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (48), pp.8966-8971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CE41583J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00858187v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-Shell Nanoparticles As Building Blocks for the Bottom-Up Production of Functional Nanocomposites: PbTe-PbS Thermoelectric Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Zamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiandong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10620,8093 +10600,8618 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of co-substitution of Mn and Al on thermoelectric properties of chromium disilicide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Perumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ujwala Ail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Decourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (1), pp.227-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-012-6732-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal synthesis and thermoelectric properties of Cu2SnSe3 nanocrystals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of composition on thermoelectric properties of polycrystalline CrSi2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujwala Ail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun M. Umarji</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (6), pp.1042-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-013-2510-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2TA00419D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00917429v1</w:t>
+                <w:t xml:space="preserve">hal-00823486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyamorphism in cerium based bulk metallic glasses: Electronic and structural properties under pressure and temperature by x-ray absorption techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Godec</w:t>
+                <w:t xml:space="preserve">Thermoelectric properties of chromium disilicide prepared by mechanical alloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Perumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ujwala Ail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythili Prakasam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4820434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (17), pp.6018-6024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-013-7398-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871644v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu2HgSnSe4 nanoparticles: synthesis and thermoelectric properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Reza Zamani</w:t>
+                <w:t xml:space="preserve">Lattice dynamics and structure of GeTe, SnTe and PbTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Bauer Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Sergueev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria García-Castelló</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+                <w:t xml:space="preserve">Jayaram Dadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhard Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CE41583J⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 250 (7), pp.1300-1307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201248412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913473v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric properties of composites made of Ni0.05Mo3Sb5.4Te1.6 and fullerene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thompson</w:t>
+                <w:t xml:space="preserve">Colloidal synthesis and thermoelectric properties of Cu2SnSe3 nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Cadavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim C. Holgate</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Terry M. Tritt</w:t>
+                <w:t xml:space="preserve">Umberto Anselmi-Tamburini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Zamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2013.03.061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (4), pp.1421-1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2TA00419D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00833443v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu(2)ZnGeSe(4) Nanocrystals: Synthesis and Thermoelectric Properties.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Reza Zamani</w:t>
+                <w:t xml:space="preserve">Polyamorphism in cerium based bulk metallic glasses: Electronic and structural properties under pressure and temperature by x-ray absorption techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Belhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Decremps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Lalonde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wenhua Li</w:t>
+                <w:t xml:space="preserve">Sakura Pascarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja211952z⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (11), pp.111905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4820434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682190v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up processing of thermoelectric nanocomposites from colloidal nanocrystal building blocks: the case of Ag2Te–PbTe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Magnetic structure of the ferromagnetic new ternary silicide Nd5CoSi2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Albert Cirera</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-012-1328-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (13), 136001 (8p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/13/136001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04510058v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the hydrogenation mechanism of LaCuMg8 ternary phase : the decomposition induces kinetics improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (16), pp.11824-11834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2012.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic control at the nanoscale to enhance functionality: polytypic Cu2GeSe3 nanoparticles as thermoelectric materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Cu(2)ZnGeSe(4) Nanocrystals: Synthesis and Thermoelectric Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Zamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Lalonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Cadavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenhua Li</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm303252q⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (9), pp.4060-4063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja211952z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975240v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic structure of the ferromagnetic new ternary silicide Nd5CoSi2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bottom-up processing of thermoelectric nanocomposites from colloidal nanocrystal building blocks: the case of Ag2Te–PbTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Cadavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles André</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Cirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/24/13/136001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (12), pp.1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-012-1328-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680387v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration via solid state transformation as a strategy for improving the thermoelectric efficiency of PbTe alloys.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Umarji</w:t>
+                <w:t xml:space="preserve">Crystallographic control at the nanoscale to enhance functionality: polytypic Cu2GeSe3 nanoparticles as thermoelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Zamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doris Cadavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (23), pp.4615-4622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm303252q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00692314v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocaloric effect in in Tb&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;30&amp;lt;/sub&amp;gt;Al&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; glass : a material that can either heat or cool upon magnetization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The new ternary silicide Gd&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;CoSi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: Structural, magnetic and magnetocaloric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 109 (3), 033914 (4 p.). </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184 (2), pp.325-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3544450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2010.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566110v1</w:t>
+                <w:t xml:space="preserve">hal-00565319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The new ternary silicide Gd&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;CoSi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: Structural, magnetic and magnetocaloric properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
+                <w:t xml:space="preserve">Tunable magnetocaloric effect in Gd-based glassy ribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Caballero-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2010.11.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (5), 053920 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3632983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565319v1</w:t>
+                <w:t xml:space="preserve">hal-00626201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable magnetocaloric effect in Gd-based glassy ribbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Franco</w:t>
+                <w:t xml:space="preserve">Nanostructuration via solid state transformation as a strategy for improving the thermoelectric efficiency of PbTe alloys.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Umarji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (19), pp.7425-7437</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626201v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructuration via solid state transformation as a strategy for improving the thermoelectric efficiency of PbTe alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Magnetocaloric effect in in Tb&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;Ni&amp;lt;sub&amp;gt;30&amp;lt;/sub&amp;gt;Al&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; glass : a material that can either heat or cool upon magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59 (19), pp.7425-7437. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 109 (3), 033914 (4 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.07.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3544450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00635023v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure engineering design for thermoelectric materials : an approach to minimize thermal diffusivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nanostructuration via solid state transformation as a strategy for improving the thermoelectric efficiency of PbTe alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bauer Pereira</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sellier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Umarji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm901862m⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (19), pp.7425-7437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00466354v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic and magnetocaloric properties of the ternary Gd-based metallic glasses Gd&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;30&amp;lt;/sub&amp;gt;X&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;, with X = Al, Ga, In</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microstructure engineering design for thermoelectric materials : an approach to minimize thermal diffusivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bauer Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Decourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Sellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.07.210⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22 (3), pp.988-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm901862m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00530391v1</w:t>
+                <w:t xml:space="preserve">hal-00466354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocaloric effect in the ternary silicide Gd&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NiSi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Magnetic and magnetocaloric properties of the ternary Gd-based metallic glasses Gd&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt;Mn&amp;lt;sub&amp;gt;30&amp;lt;/sub&amp;gt;X&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;, with X = Al, Ga, In</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.intermet.2008.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 507 (2), pp.370-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.07.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358130v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamagnetic transition in the 75 K antiferromagnet Gd&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mg&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Magnetocaloric effect in the ternary silicide Gd&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NiSi&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rainer Pöttgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (3), pp.115-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.intermet.2008.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00372463v1</w:t>
+                <w:t xml:space="preserve">hal-00358130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cyclability of the thermochromism in CuMoO4 and its tungsten derivatives CuMo1–xWxO4 (x &amp;lt; 0.12)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Emmanuelle Thiry</w:t>
+                <w:t xml:space="preserve">Metamagnetic transition in the 75 K antiferromagnet Gd&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;Co&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mg&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gaudon</w:t>
+                <w:t xml:space="preserve">Selcan Tuncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Payen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rainer Pöttgen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm703600g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 182 (4), pp.948-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2009.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00289523v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport, magnetic and thermal properties of amorphous and crystallized Ce2Ni2Ga ternary gallide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Orveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 463 (1-2), pp.569-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.10.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic behavior and magnetocaloric effect of neodymium-based amorphous alloy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the cyclability of the thermochromism in CuMoO4 and its tungsten derivatives CuMo1–xWxO4 (x &amp;lt; 0.12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Payen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Daro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Létard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2840129⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (6), pp.2075-2077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm703600g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00267718v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00289523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocaloric effect and refrigeration capacity in Gd60Al10Mn30 nanocomposite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Magnetic behavior and magnetocaloric effect of neodymium-based amorphous alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Orveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Orveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2884326⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103 (4), 044902 (6 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2840129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270465v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00267718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition selection and glass forming ability of Ce-based amorphous alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">Magnetocaloric effect and refrigeration capacity in Gd60Al10Mn30 nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Orveillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.200700046⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (12), 122501 (4 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2884326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00164794v1</w:t>
+                <w:t xml:space="preserve">hal-00270465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass formation range of Mg-based bulk metallic alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+                <w:t xml:space="preserve">Composition selection and glass forming ability of Ce-based amorphous alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Orveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Glenn Orveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (6), pp.483-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200700046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.539-543.2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00264976v1</w:t>
+                <w:t xml:space="preserve">hal-00164794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of precipitate distributions in an age-hardenable Mg-Sn alloy through microalloying</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Glass formation range of Mg-based bulk metallic alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Soubeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Orveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500830600871186⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 539-543, pp.2018-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.539-543.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096885v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of glass-forming ability in a Ca-Mg-Zn ternary alloy system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Refinement of precipitate distributions in an age-hardenable Mg-Sn alloy through microalloying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. L. Mendis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Bettles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. B. Miracle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.224202⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 86, n° 7, p. 443-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500830600871186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084006v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the precipitation processes and strengthening mechanisms in a Mg-Al-(Zn) AZ91 alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic analysis of glass-forming ability in a Ca-Mg-Zn ternary alloy system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Orveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Miracle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, n° (22), 224202 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.224202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-005-0330-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00096688v1</w:t>
+                <w:t xml:space="preserve">hal-00084006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermodynamic assessment of the Mg–Nd binary system using random solution and associate models for the liquid phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling the precipitation processes and strengthening mechanisms in a Mg-Al-(Zn) AZ91 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Feng Nie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jian-Feng Nie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 36, n° 8, p. 2093-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-005-0330-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.09.040⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00022365v1</w:t>
+                <w:t xml:space="preserve">hal-00096688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of nanostructured materials in supercritical ammonia: nitrides, metals and oxides</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A thermodynamic assessment of the Mg–Nd binary system using random solution and associate models for the liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher R. Hutchinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Feng Nie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b310806f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 392 (1-2), pp.253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2004.09.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136091v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Young's modulus of TiB needles in situ produced in titanium matrix composite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis of nanostructured materials in supercritical ammonia: nitrides, metals and oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmoulins-Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Aymonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loppinet-Serani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (2), pp.228-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b310806f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00188-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00258348v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00136091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigation of the Young's modulus of TiB needles in situ produced in titanium matrix composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Petitcorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir F. Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rebillat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 340 (1-2), pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-5093(02)00188-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche dans la compréhension de l'interaction SiC/Ti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Petitcorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Garrabos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 09 (PR4), pp.Pr4-241-Pr4-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:1999432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring work-hardening mechanisms and the strengthductility trade-off in FCC high-entropy alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Commercial alloys through a high-entropy lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B Miracle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gouné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Strength of Materials - ICSMA 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Japan Institute of Metals and Materials (JIMM), Jun 2025, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">TMS 2026 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2026, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104939v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordering induced phase stabilities and transformation pathways in FCC based complex concentrated alloys or high entropy alloys</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accelerated discovery of corrosion resistant materials for molten salt applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Balbaud-Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufyane Achache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2024 Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2024, Orlando, Floride, United States</w:t>
+              <w:t xml:space="preserve">TMS 2026 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2026, San Diego (Californie), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769468v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique en IA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring work-hardening mechanisms and the strengthductility trade-off in FCC high-entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gouné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École Thématique CNRS ECMOD - "Élaboration, Caractérisations et MODélisation de Nanostructures Fonctionnels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; Université Mohammed V, Apr 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">20th International Conference on Strength of Materials - ICSMA 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Japan Institute of Metals and Materials (JIMM), Jun 2025, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612694v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TP sur l’apprentissage automatique en IA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Commercial alloys through a high-entropy lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B Miracle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École Thématique CNRS ECMOD - "Élaboration, Caractérisations et MODélisation de Nanostructures Fonctionnels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; Université Mohammed V, Apr 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">2025 MRS Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society, Nov 2025, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612697v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning-driven exploration of high-temperature oxidation-resistant refractory high entropy alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">HEAs and sustainability: What a broad re-assessment tells us</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">An-Chou Yeh</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R Barnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Materials Research Congress- IMRC2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society® (MRS); The Sociedad Mexicana de Materiales (SMMater), Aug 2024, Cancún, Mexico</w:t>
+              <w:t xml:space="preserve">The 10th NIMS-RennesUniv-SG-CNRS Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NIMS; CNRS, Nov 2025, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753817v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High entropy alloys and sustainable development: a data-driven approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ordering induced phase stabilities and transformation pathways in FCC based complex concentrated alloys or high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarshi Banerjee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Materials Research Society - Taiwan International Conference - 2023 MRSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materials Research Society - Taiwan, Nov 2023, Visioconférence, Taiwan</w:t>
+              <w:t xml:space="preserve">TMS 2024 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2024, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628581v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et alliages réels : vers une conception computationnelle et responsable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apprentissage automatique en IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Chimie et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2023, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">École Thématique CNRS ECMOD - "Élaboration, Caractérisations et MODélisation de Nanostructures Fonctionnels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Université Mohammed V, Apr 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628516v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Societal impact-informed &amp; artificial intelligence-guided design strategies of high entropy alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">TP sur l’apprentissage automatique en IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthew R Barnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC‘2023 – International Conference on Processing &amp; Manufacturing of advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graz University of Technology, Jul 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">École Thématique CNRS ECMOD - "Élaboration, Caractérisations et MODélisation de Nanostructures Fonctionnels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; Université Mohammed V, Apr 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628530v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning assisted design and development of high entropy alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Machine learning-driven exploration of high-temperature oxidation-resistant refractory high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai-Chi Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideyuki Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Chou Yeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Artificial Intelligence for Science and Engineering Workshop - Université de Bordeaux / University of Waterloo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux / University of Waterloo, Jan 2022, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">32nd International Materials Research Congress- IMRC2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society® (MRS); The Sociedad Mexicana de Materiales (SMMater), Aug 2024, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548425v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the degree of chemical ordering in the solidsolution, of a complex concentrated alloy and its impact on mechanical properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intelligence artificielle et alliages réels : vers une conception computationnelle et responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2022 Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Feb 2022, Anaheim, Californie, United States</w:t>
+              <w:t xml:space="preserve">Colloque Chimie et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2023, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551873v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures and tensile properties of advanced powder processing of Al0.3CoCrFeNi high entropy alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High entropy alloys and sustainable development: a data-driven approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC‘2021 – International Conference on Processing &amp; Manufactoring of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Visioconférence, Austria</w:t>
+              <w:t xml:space="preserve">2023 Materials Research Society - Taiwan International Conference - 2023 MRSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materials Research Society - Taiwan, Nov 2023, Visioconférence, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552426v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between L1 2 and B2/L21 precipitation in FCC based complex concentrated alloys: multi-scale microstructures and tuning mechanical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Societal impact-informed &amp; artificial intelligence-guided design strategies of high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rajarshi Banerjee</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew R Barnett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Congress on High Entropy Alloys - HEA2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Charlotte, Caroline du Nord, United States</w:t>
+              <w:t xml:space="preserve">THERMEC‘2023 – International Conference on Processing &amp; Manufacturing of advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graz University of Technology, Jul 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578983v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical eutectoid nano-lamellar decomposition in an Al0.3CoFeNi complex concentrated alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning assisted design and development of high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2021 Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2021, Visiconférence, United States</w:t>
+              <w:t xml:space="preserve">Joint Artificial Intelligence for Science and Engineering Workshop - Université de Bordeaux / University of Waterloo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux / University of Waterloo, Jan 2022, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552354v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformation pathways in high entropy alloys or complex concentrated alloys mediated by defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Tuning the degree of chemical ordering in the solidsolution, of a complex concentrated alloy and its impact on mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarshi Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Jagetia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S.K.K.Y. Nartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2021 Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2021, Visioconférence, United States</w:t>
+              <w:t xml:space="preserve">TMS 2022 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Feb 2022, Anaheim, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552401v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural study of cold rolled (CoCrFeMnNi)94Al6 high-entropy alloy: interactions between recrystallization and precipitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction to HEA: opportunities and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Miracle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC‘2021 – International Conference on Processing &amp; Manufactoring of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Visioconférence, Austria</w:t>
+              <w:t xml:space="preserve">High entropy alloys for nuclear applications Workshop, OECD Nuclear Energy Agency,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Investigaciones Energéticas, Medioambientales y Tecnológicas - CIEMAT, Oct 2021, Visioconférence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552748v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elemental effects on the oxidation and mechanical properties of refractory high entropy alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Competition between L12 and B2/L21 precipitation in FCC based high entropy alloys: multi-scale microstructures and tuning mechanical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Jen Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An-Chou Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2021 du GdR HEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche HEA - Métallurgie des alliages à haute entropie (HEA) ou à composition complexe, Nov 2021, Thiais, France</w:t>
+              <w:t xml:space="preserve">THERMEC‘2021 – International Conference on Processing &amp; Manufactoring of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Visioconférence, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565812v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of high entropy alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Processing, microstructures, and mechanical properties of fcc high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Peyrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-Japon Workshop on Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Advanced Materials Science and Nanotechnology - IWAMSN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Visioconférence, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548437v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational thermodynamic and machine learning assisted design of high entropy alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phase transformation pathways in high entropy alloys or complex concentrated alloys mediated by defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Jen Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep Choudhuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High entropy alloys for nuclear applications Workshop, OECD Nuclear Energy Agency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIEMAT, Oct 2021, Visioconférence, Spain</w:t>
+              <w:t xml:space="preserve">TMS 2021 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2021, Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548432v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using large scale Ab initio computing to predict and understand high entropy alloys formation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microstructural study of cold rolled (CoCrFeMnNi)94Al6 high-entropy alloy: interactions between recrystallization and precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal J Jacques</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2021 Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2021, Visioconférence, United States</w:t>
+              <w:t xml:space="preserve">THERMEC‘2021 – International Conference on Processing &amp; Manufactoring of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Visioconférence, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552340v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to HEA: opportunities and limitations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructures and tensile properties of advanced powder processing of Al0.3CoCrFeNi high entropy alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Peyrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High entropy alloys for nuclear applications Workshop, OECD Nuclear Energy Agency,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro de Investigaciones Energéticas, Medioambientales y Tecnológicas - CIEMAT, Oct 2021, Visioconférence, Spain</w:t>
+              <w:t xml:space="preserve">THERMEC‘2021 – International Conference on Processing &amp; Manufactoring of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Visioconférence, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566334v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing, microstructures, and mechanical properties of fcc high entropy alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Competition between L1 2 and B2/L21 precipitation in FCC based complex concentrated alloys: multi-scale microstructures and tuning mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajarshi Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Advanced Materials Science and Nanotechnology - IWAMSN 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Visioconférence, Vietnam</w:t>
+              <w:t xml:space="preserve">2nd World Congress on High Entropy Alloys - HEA2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Charlotte, Caroline du Nord, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550429v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between L12 and B2/L21 precipitation in FCC based high entropy alloys: multi-scale microstructures and tuning mechanical properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Hierarchical eutectoid nano-lamellar decomposition in an Al0.3CoFeNi complex concentrated alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">An-Chou Yeh</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Jagetia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC‘2021 – International Conference on Processing &amp; Manufactoring of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Visioconférence, Austria</w:t>
+              <w:t xml:space="preserve">TMS 2021 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2021, Visiconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552831v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing high entropy alloys by computational approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elemental effects on the oxidation and mechanical properties of refractory high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Chou Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Application of Machine Learning for Designing Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, High Entropy Materials Center, National Tsing Hua University, Sep 2020, Visioconférence, Taiwan</w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2021 du GdR HEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche HEA - Métallurgie des alliages à haute entropie (HEA) ou à composition complexe, Nov 2021, Thiais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548410v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions recristallisation-précipitation dans l’alliage à haute entropie (CoCrFeMnNi)94Al6 : comprendre la genèse de microstructures complexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Computational thermodynamic and machine learning assisted design of high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2020 du GdR HEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche HEA - Métallurgie des alliages à haute entropie (HEA) ou à composition complexe, Nov 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">High entropy alloys for nuclear applications Workshop, OECD Nuclear Energy Agency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIEMAT, Oct 2021, Visioconférence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566028v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractory complex concentrated alloys (RCCAs) for high temperature structural applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on High Entropy Materials – IWHEM 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Kanpur, India</w:t>
+              <w:t xml:space="preserve">1st French-Japon Workshop on Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578976v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven design of high-temperature oxidation resistant refractory high entropy alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using large scale Ab initio computing to predict and understand high entropy alloys formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios B. Bokas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal J Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2020 du GdR HEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche HEA - Métallurgie des alliages à haute entropie (HEA) ou à composition complexe, Nov 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">TMS 2021 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Mar 2021, Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566022v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process related porosity and mechanical properties in selective laser melting of TA6V parts: a couple 3D X-ray tomography and theoretical analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructures et propriétés mécaniques de l’alliage Al0.3CoCrFeNi mis en forme par des procédés avancés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Peyrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Maisonneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Navone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gouné</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Ferry</w:t>
+                <w:t xml:space="preserve">Dorian Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture - ICPDF 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2020 du GdR HEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche HEA - Métallurgie des alliages à haute entropie (HEA) ou à composition complexe, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566180v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical eutectoid nano-lamellar decomposition in an Al0.3CoFeNi complex concentrated alloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High temperature strength of refractory complex concentrated alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Miracle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MS&amp;T20 – Materials Science &amp; Technology : Technical Meeting and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Visioconférence, United States</w:t>
+              <w:t xml:space="preserve">TMS 2020 Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563929v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly tunable mechanical and magnetic properties in an Al0.3CoFeNi complex concentrated alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Hierarchical eutectoid nano-lamellar decomposition in an Al0.3CoFeNi complex concentrated alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bharat Gwalani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Jagetia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Soni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS&amp;T20 – Materials Science &amp; Technology : Technical Meeting and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563921v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructures et propriétés mécaniques de l’alliage Al0.3CoCrFeNi mis en forme par des procédés avancés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing high entropy alloys by computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles 2020 du GdR HEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche HEA - Métallurgie des alliages à haute entropie (HEA) ou à composition complexe, Nov 2020, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">Workshop on Application of Machine Learning for Designing Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, High Entropy Materials Center, National Tsing Hua University, Sep 2020, Visioconférence, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565976v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature strength of refractory complex concentrated alloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interactions recristallisation-précipitation dans l’alliage à haute entropie (CoCrFeMnNi)94Al6 : comprendre la genèse de microstructures complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Hachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel B. Miracle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2020 Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Feb 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2020 du GdR HEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche HEA - Métallurgie des alliages à haute entropie (HEA) ou à composition complexe, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552409v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of high entropy alloys and complex concentrated alloys - An exploration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Refractory complex concentrated alloys (RCCAs) for high temperature structural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg N. Senkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel B. Miracle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Couzinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIII International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Cancún, Mexico</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on High Entropy Materials – IWHEM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Kanpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228931v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, microstructures and properties of high entropy alloys and complex concentrated alloys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Process related porosity and mechanical properties in selective laser melting of TA6V parts: a couple 3D X-ray tomography and theoretical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gouné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Stef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Nanomaterials : Microstructure and Properties - TRAMP19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Plasticity, Damage and Fracture - ICPDF 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228927v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High entropy alloys and complex concentrated alloys: challenges and opportunities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Data-driven design of high-temperature oxidation resistant refractory high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Chih Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An-Chou Yeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Advanced Materials Science and Nanotechnology - IWAMSN2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Ninh Binh, Vietnam</w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2020 du GdR HEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche HEA - Métallurgie des alliages à haute entropie (HEA) ou à composition complexe, Nov 2020, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228960v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends on Additive Manufacturing in Mould Making and Plastic Processors Sectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bordère</w:t>
+                <w:t xml:space="preserve">Highly tunable mechanical and magnetic properties in an Al0.3CoFeNi complex concentrated alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sriswaroop Dasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bharat Gwalani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Jagetia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishal Soni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDMC 2018 : Fraunhofer Direct Digital Manufacturing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, BERLIN, Germany</w:t>
+              <w:t xml:space="preserve">MS&amp;T20 – Materials Science &amp; Technology : Technical Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Visioconférence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363050v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALPHAD modeling of high entropy alloys: gaps and opportunities for alloy development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Processing of high entropy alloys and complex concentrated alloys - An exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials - THERMEC'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVIII International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Cancún, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228954v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the properties and the phases of high entropy alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design, microstructures and properties of high entropy alloys and complex concentrated alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Materials Research Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Cancún, Mexico</w:t>
+              <w:t xml:space="preserve">International Symposium Nanomaterials : Microstructure and Properties - TRAMP19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228946v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure, texture and incommensurability of higher manganese silicide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High entropy alloys and complex concentrated alloys: challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Vivès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2016, 145th Annual Meeting and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Advanced Materials Science and Nanotechnology - IWAMSN2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Ninh Binh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228053v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-shaping our thoughts on thermoelectric higher manganese silicides</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Trends on Additive Manufacturing in Mould Making and Plastic Processors Sectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Vilaplana García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernández de Mera Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana León Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monllor Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bordère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials - THERMEC'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Gras, Austria</w:t>
+              <w:t xml:space="preserve">DDMC 2018 : Fraunhofer Direct Digital Manufacturing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, BERLIN, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228052v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelectric silicides : microstructures, properties and metallurgical recipes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CALPHAD modeling of high entropy alloys: gaps and opportunities for alloy development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM 2015 - International Conference on Solid-Solid Phase Transformations in Inorganic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials - THERMEC'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228048v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mapping the properties and the phases of high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVI International Materials Research Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Cancún, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructure, texture and incommensurability of higher manganese silicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TMS 2016, 145th Annual Meeting and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Nashville, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Re-shaping our thoughts on thermoelectric higher manganese silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials - THERMEC'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Gras, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermoelectric silicides : microstructures, properties and metallurgical recipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PTM 2015 - International Conference on Solid-Solid Phase Transformations in Inorganic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Doping effects (Ge, Cr, Os) on thermoelectric properties of higher manganese silicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Regniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18716,98 +19221,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI &amp; Physical Modeling in Material Science Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Materials Education Symposium - IMES 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18817,349 +19322,349 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication additive de pièces en titane par fusion sélective de lit de poudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte de Formanoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Gouné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bordère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, K 733, Techniques de l'ingénieur, 19 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux Magnétocaloriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur. Constantes physico-chimiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.K733, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-k733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux thermoélectriques nanostructurés et architecturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur. Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N1510, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-15, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19169,259 +19674,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CES EduPack Materials science and engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Ashby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magda Figuerola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lee Philips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granta Education Hub : Teaching Resources [online]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, papmseen (27 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02900072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CES EduPack Database for bulk fucntional materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Ashby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granta Education Hub : Teaching Resources [online]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, papfmden (40 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId554"/>
+      <w:footerReference w:type="default" r:id="rId568"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19568,51 +20073,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698872v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl P. Davidson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay Poh Tan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Chaudhary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116333" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Barnett" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07928-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hachet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Godet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Barnerjee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2025.2466779" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746750v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murakami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Marco Rignanese" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Chou Yeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116394" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955080v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04568-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriswaroop Dasari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sharma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Gwalani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Banerjee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.652" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zviad Tsakadze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ping Tan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl P Davidson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102168" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499915v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Senkov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Miracle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao I. S." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd M. Butler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112762" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609147v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che-Jen Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Yu Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tso-Wei Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Chi Lo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112176" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698778v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waelder" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiwoo Park" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sloan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carpena-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Yoho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741861v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Wen Lien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17184579" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730451v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peyrouzet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Navone" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maisonneuve" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102250" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Langlois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00938" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080625v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Keppens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin A Gilbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147594" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Advika Chesetti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138924" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Te Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chang Kang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Cheng Wu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nien-Ti Tsou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170620" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2211787120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050245v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharita Banerjee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Sai Kiran Nartu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Varahabhatla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115160" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112432v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hilhorst" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios B. Bokas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J. Jacques" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38423-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977402v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhuo-Lun Lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai-Keng Shen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2158043" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02411-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035263v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13020343" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847770v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sree Meenakshi Varahabhatla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115149" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.167968" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498842v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mailh&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#232;ce Thirion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-021-11091-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Glatzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jien-Wei Yeh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105918" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gadelmeier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Lun Lu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Wei Yen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118188" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Choudhuri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Jen Chang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04754-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010103v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Ta Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Che Hsu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.11.002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263540v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114000" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lin Lin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Ming Kuo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yen Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124907" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Dewi Wijayanti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Live M&#248;lmen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V Denys" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylda N. Guzik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12962/j25807471.v5i1.8466" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jagetia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.K.K.Y. Nartu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Soni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116938" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142965v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140551" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115446v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140452" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335223v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Srimark" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek B Sharma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wangyao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114137" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N Senkov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wheeler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Payton" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Miracle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11111819" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908034v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorsse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2020.1777215" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61538-6" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435448v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Denys" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nei" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.093" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. H. Borg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Frey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moh" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresa M. Pollock" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00768-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Hou Hsu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Sun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101601" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394470v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Sai Kiran Kumar Yadav Nartu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talukder Alam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Aditya Mantri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100522" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886263v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.06.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110339v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagaraj Nandihalli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Liang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mori" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Zhou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.124061" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Chang" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154707" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880014v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100755" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916819v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zheng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Mishra" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296074v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.06.032" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019470v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mageshwari Komarasamy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Mantri" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-019-03715-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102662v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Mu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael P Hermann" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaizhou Zhao" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Manley" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.025403" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Carl" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathen Ley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100282" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320532v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.324" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatiana Razafindramanana" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12183477" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292297v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan A. Ley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Segovia" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus L. Young" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05384-w" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Perumal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwala Ail" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.104649" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804285v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Styles" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.05.009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948476v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Couzini&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miracle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156875v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Nguyen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.11.111" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942688v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20120899" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895732v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancret Franck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2018.152" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589022v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Viv&#232;s" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1397-7" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570569v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.06.027" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416187v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choudhuri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwalani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V. Mikler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Ramanujan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.09.023" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V25XMRZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417038v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Majumdar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelun Wertz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.08.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485142v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couillaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.085" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Guo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Ullah Khan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501063" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1VDC7KW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253171v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.11.061" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37ZGTS2V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255013v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.056" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.04.098" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180877v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun M. Umarji" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9225-4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122713v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Ouvrard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.01.234" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136240v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kleinke" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.02.016" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160436v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.05.010" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZCLGDX0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959322v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Li" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cadavid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zamani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rubio-Garcia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2297-2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059128v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changdong Wei" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaofu Zhang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502413t" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044623v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caballero Flores" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chable" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevalier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500529b" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848463v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perumal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7398-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B11T8SNW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823486v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2510-6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJBVWKQM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858187v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bauer Pereira" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sergueev" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayaram Dadda" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard M&#252;ller" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201248412" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81WQ80BP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819021v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Fan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ortega" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305971v" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776463v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6732-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M35N35DL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917429v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Anselmi-Tamburini" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TA00419D" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871644v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belhadi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820434" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913473v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garc&#237;a-Castell&#243;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE41583J" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833443v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lahwal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thompson" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim C. Holgate" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry M. Tritt" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.03.061" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4R03QX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682190v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lalonde" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja211952z" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510058v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cirera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1328-0" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK2W95F6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728221v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.05.025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975240v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303252q" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680387v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mayer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/13/136001" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692314v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellanger" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Umarji" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566110v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544450" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565319v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.11.023" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626201v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ballon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caballero-Flores" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Franco" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3632983" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635023v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brechet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sellier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Umarji" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.07.049" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD8LP2XH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466354v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer Pereira" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm901862m" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530391v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.07.210" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3P251HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358130v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2008.10.004" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372463v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcan Tuncel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer P&#246;ttgen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.027" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289523v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Thiry" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Payen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm703600g" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K786KMR9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319596v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Orveillon" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.10.078" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ7FRF91-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267718v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2840129" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270465v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2884326" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164794v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700046" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F2X966D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264976v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.2018" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096885v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Mendis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Bettles" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gibson" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Hutchinson" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600871186" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084006v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Miracle" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.224202" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096688v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Feng Nie" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-005-0330-x" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1C810VVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022365v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.09.040" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTNJ6DWD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136091v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmoulins-Krawiec" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b310806f" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/318CAE0A26FF0AA998DF00CFD4194B4EE6017701/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258348v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Petitcorps" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebillat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00188-0" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFXKFTZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670837v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garrabos" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999432" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BK061L5N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104939v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769468v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612694v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612697v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753817v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628581v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628516v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628530v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548425v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551873v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552426v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578983v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552354v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552401v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552748v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565812v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548437v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548432v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552340v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hautier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J Jacques" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566334v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550429v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552831v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548410v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566028v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578976v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566022v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566180v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stef" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563929v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563921v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565976v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552409v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228931v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228927v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228960v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363050v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vilaplana Garc&#237;a" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez de Mera Rico" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Le&#243;n Cabezas" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monllor Jimenez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bord&#232;re" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228954v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228946v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228053v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228052v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228048v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001871v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regniere" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734832v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941942v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144040v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/proprietes-electriques-et-electrochimiques-42336210/materiaux-magnetocaloriques-k733/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-k733" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163569v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/materiaux-actifs-et-intelligents-42126210/materiaux-thermoelectriques-nanostructures-et-architectures-n1510/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900072v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ashby" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Melia" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Figuerola" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Philips" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155510v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05599379v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng-Yun Lee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhuo-Lun Lee" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tso-Wei Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-En Cheng" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Chun Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2026.150026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Langlois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An-Chou Yeh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew R Barnett" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-04568-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988436v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Hachet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Godet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Barnerjee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Goun&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2025.2466779" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698872v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl P. Davidson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lay Poh Tan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Chaudhary" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116333" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247170v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-07928-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Chih Lin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyuki Murakami" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Marco Rignanese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.116394" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569519v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Langlois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2024.e00938" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zviad Tsakadze" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ping Tan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl P Davidson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriswaroop Dasari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sharma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharat Gwalani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Banerjee" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mam/ozae044.652" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499915v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N. Senkov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B. Miracle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rao I. S." TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd M. Butler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2024.112762" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Che-Jen Liu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Yu Huang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai-Chi Lo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2024.112176" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Wen Lien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Etienne Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17184579" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Waelder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiwoo Park" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sloan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Carpena-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Yoho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119356" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730451v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Peyrouzet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baffie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Navone" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maisonneuve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102250" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049513v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.167968" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Te Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai-Keng Shen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nien-Ti Tsou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2022.2158043" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Girard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02411-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112432v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hilhorst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios B. Bokas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J. Jacques" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38423-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160302v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Advika Chesetti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138924" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080625v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veerle Keppens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin A Gilbert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147594" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112884v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chang Kang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo-Cheng Wu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170620" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2211787120" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharita Banerjee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Sai Kiran Nartu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Varahabhatla" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115160" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847770v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Sree Meenakshi Varahabhatla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2022.115149" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035263v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Huot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13020343" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mailh&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo&#232;ce Thirion" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duquesne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-021-11091-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719376v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Glatzel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jien-Wei Yeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmhm.2022.105918" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gadelmeier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao-Lun Lu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Wei Yen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118188" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg N Senkov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wheeler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Payton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B Miracle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11111819" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335223v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Srimark" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek B Sharma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wangyao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114137" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304397v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Choudhuri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Jen Chang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-021-04754-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292841v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Lin Lin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Ming Kuo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Yen Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Gan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2021.124907" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Ta Chen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Che Hsu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.11.002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.114000" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ika Dewi Wijayanti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Live M&#248;lmen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman V Denys" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matylda N. Guzik" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12962/j25807471.v5i1.8466" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247683v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Jagetia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.K.K.Y. Nartu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Soni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116938" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115446v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140452" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142965v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.140551" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558742v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61538-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435448v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Denys" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2019.02.093" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908034v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gorsse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21663831.2020.1777215" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Hou Hsu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Sun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101601" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohan Sai Kiran Kumar Yadav Nartu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talukder Alam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Aditya Mantri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100522" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123196v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. H. Borg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Frey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Moh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tresa M. Pollock" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-00768-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagaraj Nandihalli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Liang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Mori" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Zhou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.124061" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635091v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-J. Chang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154707" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886263v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.06.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880014v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100755" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290455v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Perumal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ujwala Ail" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Prakasam" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.104649" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Zheng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Mishra" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.10.023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296074v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.06.032" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019470v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mageshwari Komarasamy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivas Mantri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.12.010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301343v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Soulas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-019-03715-1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082762v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Carl" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathen Ley" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100282" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320532v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.324" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102662v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Mu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael P Hermann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaizhou Zhao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael E. Manley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.025403" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292297v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan A. Ley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Segovia" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus L. Young" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-019-05384-w" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309259v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volatiana Razafindramanana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12183477" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895732v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancret Franck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2018.152" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804285v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Styles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.05.009" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948476v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Couzini&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miracle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Nguyen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.11.111" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942688v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20120899" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589022v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Viv&#232;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1397-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570569v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.06.027" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choudhuri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gwalani" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V. Mikler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V. Ramanujan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.09.023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V25XMRZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417038v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Majumdar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelun Wertz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.08.001" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485142v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couillaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.085" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319377v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quansheng Guo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atta Ullah Khan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201501063" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F1VDC7KW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253171v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.11.061" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37ZGTS2V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255013v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.056" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180877v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun M. Umarji" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9225-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122713v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Ouvrard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Poulon-Quintin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.01.234" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153592v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.04.098" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136240v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kleinke" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.02.016" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160436v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.05.010" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZCLGDX0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959322v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhua Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cadavid" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Zamani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rubio-Garcia" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2297-2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059128v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changdong Wei" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaofu Zhang" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502413t" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044623v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tenc&#233;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caballero Flores" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chable" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevalier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic500529b" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833443v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Lahwal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thompson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim C. Holgate" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry M. Tritt" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2013.03.061" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4R03QX8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Garc&#237;a-Castell&#243;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CE41583J" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819021v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiandong Fan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ortega" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn305971v" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776463v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perumal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Decourt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-012-6732-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M35N35DL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823486v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-013-2510-6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CJBVWKQM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848463v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7398-2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B11T8SNW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858187v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Bauer Pereira" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Sergueev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayaram Dadda" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard M&#252;ller" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201248412" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81WQ80BP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917429v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Anselmi-Tamburini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2TA00419D" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871644v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belhadi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Decremps" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakura Pascarelli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cormier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Godec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4820434" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680387v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mayer" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Andr&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/24/13/136001" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728221v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gayot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.05.025" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682190v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Lalonde" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja211952z" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510058v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio L&#243;pez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Cirera" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-012-1328-0" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KK2W95F6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975240v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm303252q" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565319v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.11.023" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626201v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ballon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Caballero-Flores" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Franco" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3632983" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692314v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bellanger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Umarji" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566110v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544450" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635023v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Brechet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sellier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Umarji" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.07.049" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD8LP2XH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466354v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bauer Pereira" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm901862m" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530391v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.07.210" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3P251HS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358130v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2008.10.004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372463v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selcan Tuncel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer P&#246;ttgen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2009.01.027" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319596v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Orveillon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.10.078" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ7FRF91-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289523v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Thiry" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaudon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Payen" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daro" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois L&#233;tard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm703600g" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K786KMR9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267718v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2840129" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270465v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2884326" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164794v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Soubeyroux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700046" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5F2X966D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264976v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.539-543.2018" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096885v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Mendis" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Bettles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Gibson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher R. Hutchinson" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830600871186" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084006v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Miracle" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.224202" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096688v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Feng Nie" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-005-0330-x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1C810VVN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022365v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2004.09.040" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTNJ6DWD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136091v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmoulins-Krawiec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b310806f" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/318CAE0A26FF0AA998DF00CFD4194B4EE6017701/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258348v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Petitcorps" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebillat" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00188-0" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFXKFTZ8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670837v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Garrabos" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1999432" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BK061L5N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05605280v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05605494v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Balbaud-C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Achache" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cannes" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Delpech" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Desgranges" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104939v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05605256v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05605529v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769468v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612694v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612697v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753817v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628516v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628581v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628530v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548425v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551873v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566334v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552831v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550429v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552401v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552748v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Godet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552426v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578983v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552354v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565812v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548432v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548437v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552340v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Hautier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal J Jacques" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565976v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552409v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563929v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548410v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566028v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578976v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566180v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stef" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ferry" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566022v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563921v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228931v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228927v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228960v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363050v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vilaplana Garc&#237;a" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fern&#225;ndez de Mera Rico" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Le&#243;n Cabezas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monllor Jimenez" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bord&#232;re" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228954v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228946v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228053v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228052v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228048v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001871v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regniere" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734832v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941942v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte de Formanoir" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144040v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/sciences-fondamentales-th8/proprietes-electriques-et-electrochimiques-42336210/materiaux-magnetocaloriques-k733/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-k733" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163569v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/materiaux-th11/materiaux-actifs-et-intelligents-42126210/materiaux-thermoelectriques-nanostructures-et-architectures-n1510/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900072v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Ashby" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Melia" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Figuerola" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Philips" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155510v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Davies" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>