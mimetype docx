--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -271,420 +271,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative comparison of thermophysical property measurement of CMSX-4® Plus (SLS) in microgravity and terrestrial environments</w:t>
+                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 – experimental investigations and thermodynamic calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannatun Nawer</w:t>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takehiko Ishikawa</w:t>
+                <w:t xml:space="preserve">Pierre Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshisa Oda</w:t>
+                <w:t xml:space="preserve">Sébastien Bégaud-Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chihiro Koyama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hideki Saruwatari</w:t>
+                <w:t xml:space="preserve">Georges Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 600, pp.121997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04328335v1</w:t>
+                <w:t xml:space="preserve">hal-04018939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 – experimental investigations and thermodynamic calculations</w:t>
+                <w:t xml:space="preserve">Rheology of a sodium‐molybdenum borosilicate melt undergoing phase separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benigni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+                <w:t xml:space="preserve">Fabian Wadsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bégaud-Bordier</w:t>
+                <w:t xml:space="preserve">Jérémie Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mikaelian</w:t>
+                <w:t xml:space="preserve">Ricardo Lancelotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 600, pp.121997. </w:t>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.127-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijag.16650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018939v1</w:t>
+                <w:t xml:space="preserve">hal-04717479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of a sodium‐molybdenum borosilicate melt undergoing phase separation</w:t>
+                <w:t xml:space="preserve">A quantitative comparison of thermophysical property measurement of CMSX-4® Plus (SLS) in microgravity and terrestrial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schuller</w:t>
+                <w:t xml:space="preserve">Jannatun Nawer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Wadsworth</w:t>
+                <w:t xml:space="preserve">Takehiko Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Vasseur</w:t>
+                <w:t xml:space="preserve">Hiroshisa Oda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Lancelotti</w:t>
+                <w:t xml:space="preserve">Chihiro Koyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Saruwatari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (3-4), pp.323-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717479v1</w:t>
+                <w:t xml:space="preserve">cea-04328335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metallic palladium-rhodium solution in interaction with oxygen: The Pd-Rh-O phase diagram and thermodynamics</w:t>
               </w:r>
@@ -1200,1741 +1200,1741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03065017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and thermophysical properties of Cu-Si liquid alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking Evaporation During Levitation Processing of Nickel-Based Superalloys on the ISS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannatun Nawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Soldi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Roskosz</w:t>
+                <w:t xml:space="preserve">Douglas Matson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32908/hthp.v49.845⟩</w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (9), pp.3132-3139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11837-020-04256-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160217v1</w:t>
+                <w:t xml:space="preserve">hal-03160220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early stages of UO2+x Sintering by in situ High-Temperature Environmental Scanning Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Trillaud</w:t>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (15), pp.5891-5899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Evaporation During Levitation Processing of Nickel-Based Superalloys on the ISS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+                <w:t xml:space="preserve">Thermodynamic and thermophysical properties of Cu-Si liquid alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Brillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Matson</w:t>
+                <w:t xml:space="preserve">Mathieu Roskosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 72 (9), pp.3132-3139. </w:t>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1-2), pp.155-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11837-020-04256-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32908/hthp.v49.845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160220v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram and thermodynamic model for the Cu-Si and the Cu-Fe-Si systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental phase diagram study of the Fe–Ni–Te system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Laplace</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+                <w:t xml:space="preserve">Carl-Magnus Arvhult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.610</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160225v1</w:t>
+                <w:t xml:space="preserve">cea-04359732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of the Ni–Te system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Gueneau</w:t>
+                <w:t xml:space="preserve">Experimental study and thermodynamic modelling of the Cu-Fe-Si-U sub-systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schorne-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-019-03689-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 799, pp.239 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.05.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160221v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of the Fe-Ni-Te system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic assessment of the Ni–Te system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Magnus Arvhult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Selleby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (16), pp.11304-11319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-019-03689-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04358483v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of 316L in Liquid Tellurium at 551°C</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bosonnet</w:t>
+                <w:t xml:space="preserve">Phase diagram and thermodynamic model for the Cu-Si and the Cu-Fe-Si systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roskosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 803, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.06.236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02484118v1</w:t>
+                <w:t xml:space="preserve">hal-03160225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental phase diagram study of the Fe–Ni–Te system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic assessment of the Fe-Ni-Te system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Magnus Arvhult</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40, pp.610</w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.101672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04359732v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04358483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and thermodynamic modelling of the Cu-Fe-Si-U sub-systems</w:t>
+                <w:t xml:space="preserve">Corrosion of 316L in Liquid Tellurium at 551°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Soldi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Laplace</w:t>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonnaillie</w:t>
+                <w:t xml:space="preserve">D. J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schorne-Pinto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bosonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 799, pp.239 - 246. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Volume 151, pp.Pages 35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.05.294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484393v1</w:t>
+                <w:t xml:space="preserve">cea-02484118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser heating investigation of the high-temperature interaction between zirconium and UO2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+                <w:t xml:space="preserve">Thermodynamic assessment of the rhodium-ruthenium-oxygen (Rh-Ru-O) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 509, pp.517-526. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.021⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 500, pp.252 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04502126v1</w:t>
+                <w:t xml:space="preserve">hal-01704749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Assessment of the Fe-Te System. Part I: Experimental study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Poissonnet</w:t>
+                <w:t xml:space="preserve">Laser heating investigation of the high-temperature interaction between zirconium and UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Menut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Guéneau</w:t>
+                <w:t xml:space="preserve">D. Manara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 773, pp.314-326. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 509, pp.517-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.09.265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339819v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04502126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Assessment of the Fe-Te System. Part II Thermodynamic modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Assessment of the Fe-Te System. Part I: Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-M. Arvhult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">. Selleby M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 767, pp.883-893. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.07.051⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 773, pp.314-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.09.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339843v1</w:t>
+                <w:t xml:space="preserve">cea-02339819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic investigations of the uranium-molybdenum-oxygen system by a coupling of density functional theory and CALPHAD methodologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Assessment of the Fe-Te System. Part II Thermodynamic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-M. Arvhult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kurata</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">. Selleby M</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63, pp.196-211. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 767, pp.883-893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2018.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118369v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of the rhodium-ruthenium-oxygen (Rh-Ru-O) system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic investigations of the uranium-molybdenum-oxygen system by a coupling of density functional theory and CALPHAD methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bordier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Domenger</w:t>
+                <w:t xml:space="preserve">M. Kurata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 500, pp.252 - 264. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.196-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.12.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704749v1</w:t>
+                <w:t xml:space="preserve">hal-02118369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic activity measurements in nickel-base industrial alloys and steels by Knudsen cell – Mass spectrometry</w:t>
               </w:r>
@@ -3037,77 +3037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic assessment of the PdRhRu system using calphad and first-principles methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental contribution to the corium thermodynamic modelling – The U–Zr–Al–Ca–Si–O system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,51 +3487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alpettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.43-49. </w:t>
@@ -3582,90 +3582,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature investigation of the solid/liquid transition in the PuO2–UO2–ZrO2 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sundman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 467, pp.660-676. </w:t>
@@ -3767,51 +3767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.1 - 12. </w:t>
@@ -3849,51 +3849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic assessment of the palladium–selenium (Pd–Se) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,51 +4278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of RuO2 Crystallization in Borosilicate Glass: An Original in Situ ESEM Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassiba Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4412,51 +4412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic assessment of the palladium-tellurium (Pd-Te) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (5), pp.621-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4648,51 +4648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Interaction Between UO2 and Carbon: Application to TRISO Particles for Very High Temperature Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5080,51 +5080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical review of carbon monoxide pressure measurements in the uranium–carbon–oxygen ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,51 +5196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic approach for advanced fuels of gas-cooled reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5342,77 +5342,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic approach for advanced fuels of gas-cooled reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5639,553 +5639,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Fossati</w:t>
+                <w:t xml:space="preserve">Multi-scale study of fracture properties in phase separated SiO2-B2O3-Na2O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chomat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">ICG 2022 - 26th International Congress on Glass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085527v1</w:t>
+                <w:t xml:space="preserve">hal-03531922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of fracture properties in phase separated SiO2-B2O3-Na2O glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weiying Feng</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICG 2022 - 26th International Congress on Glass</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531922v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture in SiO2-B2O3-Na2O glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Platinum Group Metals (PGMs) thermodynamic interactions with Uranium for sodium-cooled fast reactors: The Pd-Rh-Ru-U system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tougait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials-2022 - 3rd International Conference on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">The Nuclear Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03531942v1</w:t>
+                <w:t xml:space="preserve">hal-04160540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum Group Metals (PGMs) thermodynamic interactions with Uranium for sodium-cooled fast reactors: The Pd-Rh-Ru-U system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fracture in SiO2-B2O3-Na2O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nuclear Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Materials-2022 - 3rd International Conference on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160540v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status of thermodynamic database and benchmark exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6260,588 +6260,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03672601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking of Amorphous Phase Separated Sodium Boronsilicate Glasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiying Feng</w:t>
+                <w:t xml:space="preserve">Atomic scale simulation of SiO$_2$-B$_2$O$_3$-Na$_2$O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxy-jeunes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Les Houches, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2021 - the 2021 Spring Meeting of the European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095380v1</w:t>
+                <w:t xml:space="preserve">hal-03284074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale simulation of SiO$_2$-B$_2$O$_3$-Na$_2$O glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking of Amorphous Phase Separated Sodium Boronsilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. M. Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2021 - the 2021 Spring Meeting of the European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">Oxy-jeunes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284074v1</w:t>
+                <w:t xml:space="preserve">hal-04095380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking (SCC) of Sodium Borosilicate (SBN) Amorphous Phase Separated (APS) Glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Modelling of the Pd-Ru-Te-O for Nuclear High-Level Waste Immobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Systèmes et de la Matière Complexe 5ème édition (2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Matière et Systèmes Complexes (MSC – axe 3) du département de Physique des Ondes et de la Matière (PHOM), Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">MRS 2020 virtual Spring/Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285201v1</w:t>
+                <w:t xml:space="preserve">cea-04358299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Modelling of the Pd-Ru-Te-O for Nuclear High-Level Waste Immobilization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking (SCC) of Sodium Borosilicate (SBN) Amorphous Phase Separated (APS) Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy L. Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2020 virtual Spring/Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journée des Systèmes et de la Matière Complexe 5ème édition (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Matière et Systèmes Complexes (MSC – axe 3) du département de Physique des Ondes et de la Matière (PHOM), Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04358299v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and thermophysical investigation on the Cu-Fe-Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roskosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6918,51 +6918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of DGG – USTV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
@@ -6985,2232 +6985,2232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature corrosion phenomena during a nuclear severe accident - The corium-concrete interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Gossé</w:t>
+                <w:t xml:space="preserve">Corrosion and decommissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Flem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laghoutaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">NUPP 2018 / "2nd International conference on nuclear power plants structures, risk and decommissioning"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Croydon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02400172v1</w:t>
+                <w:t xml:space="preserve">cea-02339108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion and decommissioning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laghoutaris</w:t>
+                <w:t xml:space="preserve">High temperature corrosion phenomena during a nuclear severe accident - The corium-concrete interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUPP 2018 / "2nd International conference on nuclear power plants structures, risk and decommissioning"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Croydon, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eurocorr 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339108v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02400172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the radiative properties of the project reactor astrid vessels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic investigation of the Cr-O-U and Cr-O-Zr systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lizon a Lugrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B.-B. Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alpettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nuclear Young Generation Forum 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">46th International Conference on Computer Coupling of Phase Diagrams and Thermochemistry (CALPHAD -2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419680v1</w:t>
+                <w:t xml:space="preserve">cea-02434558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion and decommissioning - R and D studies at CEA corrosion service in relation with light water reactor accidents and decommissioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Feron</w:t>
+                <w:t xml:space="preserve">The TAF-ID database Application calculations to severe accidents and irradiated fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Legendre</w:t>
+                <w:t xml:space="preserve">B. Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Leflem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">C. Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Laghoutaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Anniversary of the Center for Fundamental Research on Nuclear Decommissioning (CFReND)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">NuFuel 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415483v1</w:t>
+                <w:t xml:space="preserve">hal-02418154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass, crystallization and phase separation an insight into glass enriched in MoO$_3$</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic modelling of key metallic sub-systems for the treatment of mid-level wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schorne Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ICTP-IAEA Workshop on Fundamentals of Vitrification and Vitreous Materials for Nuclear Waste Immobilization (smr 3159)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Calphad XLVI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400187v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02434004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TAF-ID database Application calculations to severe accidents and irradiated fuel</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the radiative properties of the project reactor astrid vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lizon a Lugrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuFuel 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t>
+              <w:t xml:space="preserve">European Nuclear Young Generation Forum 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418154v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modelling of key metallic sub-systems for the treatment of mid-level wastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Corrosion and decommissioning - R and D studies at CEA corrosion service in relation with light water reactor accidents and decommissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leflem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laghoutaris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad XLVI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">First Anniversary of the Center for Fundamental Research on Nuclear Decommissioning (CFReND)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02434004v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic investigation of the Cr-O-U and Cr-O-Zr systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass, crystallization and phase separation an insight into glass enriched in MoO$_3$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.-B. Lindahl</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference on Computer Coupling of Phase Diagrams and Thermochemistry (CALPHAD -2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Joint ICTP-IAEA Workshop on Fundamentals of Vitrification and Vitreous Materials for Nuclear Waste Immobilization (smr 3159)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02434558v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02400187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and calculation investigation on severe accidents in PWR reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature experimental contribution to the thermodynamic modeling of corium pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alpettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lizon a Lugrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">45th International Conference on Phase Diagram Calculations and Computational Thermochemistry (CALPHAD - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Awaji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02438700v1</w:t>
+                <w:t xml:space="preserve">hal-02441962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATTILHA : un nouvel outil pour l'acquisition de données thermodynamiques à haute température</w:t>
+                <w:t xml:space="preserve">Experimental and calculation investigation on severe accidents in PWR reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Lizon a Lugrin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Manara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR TherMatHT - Thermodynamique des Matériaux à Haute Température</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Odeillo, France</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442245v1</w:t>
+                <w:t xml:space="preserve">cea-02438700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and thermodynamic calculations results on pwr and srf corium subsystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Poissonnet</w:t>
+                <w:t xml:space="preserve">Analytical characterisation of nuclear accident corium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Monpellier, France</w:t>
+              <w:t xml:space="preserve">Atalante 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441918v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02442298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical characterisation of nuclear accident corium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Excoffier</w:t>
+                <w:t xml:space="preserve">ATTILHA : un nouvel outil pour l'acquisition de données thermodynamiques à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alpettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Dugne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Lizon a Lugrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDR TherMatHT - Thermodynamique des Matériaux à Haute Température</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Odeillo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02442298v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature experimental contribution to the thermodynamic modeling of corium pools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Experimental and thermodynamic calculations results on pwr and srf corium subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alpettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Lizon a Lugrin</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Phase Diagram Calculations and Computational Thermochemistry (CALPHAD - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Awaji, Japan</w:t>
+              <w:t xml:space="preserve">NUMAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Monpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441962v1</w:t>
+                <w:t xml:space="preserve">hal-02441918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical characterization of nuclear accident corium materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling of the Pd-Rh-Ru-Se-Te SystemHigh Temperature Interactions between (Pd-Rh-Ru) platinoids and (Se-Te) chalcogens nuclear fission products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Allegri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dugne</w:t>
+                <w:t xml:space="preserve">J.-C. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMAS, May 2015, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">2eme reunion sur la Thermodynamique des Materiaux Haute Temperature organisee par le GdR ThermatHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04731173v1</w:t>
+                <w:t xml:space="preserve">cea-02509068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and thermodynamic modelling of the in-vessel corium for severe accident studies in PWR reactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermodynamique de l'interaction entre le verre et les phases molybdates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuFuel and MMSNF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">2ème réunion sur la Thermodynamique des Matériaux Haute Température organisée par le GdR ThermatHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509663v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and thermodynamic modelling of corium mixtures Application to severe accidents in Pressurized Water Reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Manara</w:t>
+                <w:t xml:space="preserve">Analytical characterization of nuclear accident corium materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Allegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees annuelles du GDR « SAM » : Solidification des Alliages Metalliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">EMAS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMAS, May 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416313v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04731173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of the Pd-Rh-Ru-Se-Te SystemHigh Temperature Interactions between (Pd-Rh-Ru) platinoids and (Se-Te) chalcogens nuclear fission products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Dupin</w:t>
+                <w:t xml:space="preserve">Experimental investigation and thermodynamic modelling of the in-vessel corium for severe accident studies in PWR reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alpettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lizon a Lugrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme reunion sur la Thermodynamique des Materiaux Haute Temperature organisee par le GdR ThermatHT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
+              <w:t xml:space="preserve">NuFuel and MMSNF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509068v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique de l'interaction entre le verre et les phases molybdates.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Experimental study and thermodynamic modelling of corium mixtures Application to severe accidents in Pressurized Water Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alpettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème réunion sur la Thermodynamique des Matériaux Haute Température organisée par le GdR ThermatHT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
+              <w:t xml:space="preserve">Journees annuelles du GDR « SAM » : Solidification des Alliages Metalliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509088v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction à haute température entre les gainages SiC ou V et les liners W, Ta, Nb-Zr, Re pour les réacteurs RCG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alpettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Conference on Phase Equilibria, JEEP'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, MONTPELLIER, France</w:t>
@@ -9373,77 +9373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRD and SEM/EDS Study of the Phase Distribution in the UO2 and Carbon Reactional System at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9503,51 +9503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUELBASE: a tool for thermodynamic modelling of advanced fuels. Examples of Pu-O and U-C-O systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9785,51 +9785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibria and solubility limits in the B-Ce-Fe-Nd system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi de Villoutreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9949,51 +9949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France. 2021</w:t>
@@ -10462,51 +10462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Manlay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04328335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannatun Nawer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Ishikawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshisa Oda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Koyama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Saruwatari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lancelotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16650" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03118307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kjellqvist" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kurata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2020.102212" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160217v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soldi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brillo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32908/hthp.v49.845" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.031" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Matson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-020-04256-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160225v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.236" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Magnus Arvhult" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Selleby" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03689-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02484118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Young" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.02.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04359732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Poissonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soldi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne-Pinto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.294" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Arvhult" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.09.265" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Selleby M" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Domenger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurata" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01704749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alpettaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.01.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.01.043" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03181092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.10.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FTZXDS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham Thi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2014.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chocard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.03.044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Golovchuk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04056235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.12.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDPFM3HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sundman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martial" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.07.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29R7CPFQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guenau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alpettaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3098430" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590314v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wolski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.429" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.01.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV61H852-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.079" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14KV041F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502143v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.041" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1RKMSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620687v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160540v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03672601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Nichenko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Flem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419680v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lizon a Lugrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflem" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418154v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lindahl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434004v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne Pinto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434558v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-B. Lindahl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438700v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442245v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizon a Lugrin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441918v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442298v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allegri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731173v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allegri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509663v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416313v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509068v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Joubert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509088v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fl&#232;che" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590549v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722182v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boinski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HTR2008-58167" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140369v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dumas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rifflet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04127036v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Villoutreys" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fl&#232;che" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03620249v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Croze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04547852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502154v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.595-598.975" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Manlay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lancelotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04328335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannatun Nawer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Ishikawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshisa Oda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Koyama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Saruwatari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03118307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kjellqvist" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kurata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2020.102212" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Matson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-020-04256-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32908/hthp.v49.845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04359732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Magnus Arvhult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Poissonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne-Pinto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.294" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Selleby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03689-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.236" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02484118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Young" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.02.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01704749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Domenger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.034" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Arvhult" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.09.265" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Selleby M" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.051" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alpettaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.01.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.01.043" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03181092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.10.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FTZXDS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham Thi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2014.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chocard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.03.044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Golovchuk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04056235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.12.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDPFM3HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sundman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martial" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.07.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29R7CPFQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guenau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alpettaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3098430" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590314v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wolski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.429" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.01.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV61H852-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.079" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14KV041F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502143v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.041" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1RKMSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620687v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160540v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03672601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Nichenko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339108v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Flem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400172v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-B. Lindahl" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lindahl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434004v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne Pinto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lizon a Lugrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415483v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400187v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441962v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438700v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442298v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allegri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizon a Lugrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441918v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509068v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Joubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fl&#232;che" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731173v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allegri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590549v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722182v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boinski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HTR2008-58167" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140369v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dumas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rifflet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04127036v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Villoutreys" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fl&#232;che" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03620249v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Croze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04547852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502154v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.595-598.975" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>