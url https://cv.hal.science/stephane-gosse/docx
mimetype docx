--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -271,420 +271,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 – experimental investigations and thermodynamic calculations</w:t>
+                <w:t xml:space="preserve">A quantitative comparison of thermophysical property measurement of CMSX-4® Plus (SLS) in microgravity and terrestrial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schuller</w:t>
+                <w:t xml:space="preserve">Jannatun Nawer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benigni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+                <w:t xml:space="preserve">Takehiko Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bégaud-Bordier</w:t>
+                <w:t xml:space="preserve">Hiroshisa Oda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mikaelian</w:t>
+                <w:t xml:space="preserve">Chihiro Koyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Saruwatari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (3-4), pp.323-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018939v1</w:t>
+                <w:t xml:space="preserve">cea-04328335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of a sodium‐molybdenum borosilicate melt undergoing phase separation</w:t>
+                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 – experimental investigations and thermodynamic calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Pereira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Wadsworth</w:t>
+                <w:t xml:space="preserve">Pierre Benigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Vasseur</w:t>
+                <w:t xml:space="preserve">Sébastien Bégaud-Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Lancelotti</w:t>
+                <w:t xml:space="preserve">Georges Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.127-138. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 600, pp.121997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijag.16650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717479v1</w:t>
+                <w:t xml:space="preserve">hal-04018939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative comparison of thermophysical property measurement of CMSX-4® Plus (SLS) in microgravity and terrestrial environments</w:t>
+                <w:t xml:space="preserve">Rheology of a sodium‐molybdenum borosilicate melt undergoing phase separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannatun Nawer</w:t>
+                <w:t xml:space="preserve">Luiz Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takehiko Ishikawa</w:t>
+                <w:t xml:space="preserve">Fabian Wadsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshisa Oda</w:t>
+                <w:t xml:space="preserve">Jérémie Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chihiro Koyama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hideki Saruwatari</w:t>
+                <w:t xml:space="preserve">Ricardo Lancelotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Glass Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.127-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijag.16650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04328335v1</w:t>
+                <w:t xml:space="preserve">hal-04717479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The metallic palladium-rhodium solution in interaction with oxygen: The Pd-Rh-O phase diagram and thermodynamics</w:t>
               </w:r>
@@ -1200,1741 +1200,1741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03065017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Evaporation During Levitation Processing of Nickel-Based Superalloys on the ISS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early stages of UO2+x Sintering by in situ High-Temperature Environmental Scanning Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Matson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11837-020-04256-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (15), pp.5891-5899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160220v1</w:t>
+                <w:t xml:space="preserve">hal-02927338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of UO2+x Sintering by in situ High-Temperature Environmental Scanning Electron Microscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic and thermophysical properties of Cu-Si liquid alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dacheux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luca Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Brillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roskosz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.031⟩</w:t>
+              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1-2), pp.155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32908/hthp.v49.845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927338v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and thermophysical properties of Cu-Si liquid alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Brillo</w:t>
+                <w:t xml:space="preserve">Tracking Evaporation During Levitation Processing of Nickel-Based Superalloys on the ISS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannatun Nawer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Roskosz</w:t>
+                <w:t xml:space="preserve">Douglas Matson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperatures-High Pressures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (1-2), pp.155-171. </w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (9), pp.3132-3139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32908/hthp.v49.845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11837-020-04256-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160217v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental phase diagram study of the Fe–Ni–Te system</w:t>
+                <w:t xml:space="preserve">Thermodynamic assessment of the Ni–Te system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Magnus Arvhult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Poissonnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Gueneau</w:t>
+                <w:t xml:space="preserve">Malin Selleby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (16), pp.11304-11319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-019-03689-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04359732v1</w:t>
+                <w:t xml:space="preserve">hal-03160221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and thermodynamic modelling of the Cu-Fe-Si-U sub-systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase diagram and thermodynamic model for the Cu-Si and the Cu-Fe-Si systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Soldi</w:t>
+                <w:t xml:space="preserve">Annabelle Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roskosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 799, pp.239 - 246. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.05.294⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 803, pp.61-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.06.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484393v1</w:t>
+                <w:t xml:space="preserve">hal-03160225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of the Ni–Te system</w:t>
+                <w:t xml:space="preserve">Thermodynamic assessment of the Fe-Ni-Te system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Magnus Arvhult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gueneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malin Selleby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.101672</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160221v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04358483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram and thermodynamic model for the Cu-Si and the Cu-Fe-Si systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+                <w:t xml:space="preserve">Corrosion of 316L in Liquid Tellurium at 551°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. J. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bosonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.06.236⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Volume 151, pp.Pages 35-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160225v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02484118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of the Fe-Ni-Te system</w:t>
+                <w:t xml:space="preserve">Experimental phase diagram study of the Fe–Ni–Te system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl-Magnus Arvhult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, pp.101672</w:t>
+              <w:t xml:space="preserve">Journal of Phase Equilibria and Diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04358483v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04359732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion of 316L in Liquid Tellurium at 551°C</w:t>
+                <w:t xml:space="preserve">Experimental study and thermodynamic modelling of the Cu-Fe-Si-U sub-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Martinelli</w:t>
+                <w:t xml:space="preserve">L. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Young</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Gossé</w:t>
+                <w:t xml:space="preserve">P. Bonnaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bosonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Schorne-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Volume 151, pp.Pages 35-43. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 799, pp.239 - 246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.05.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02484118v1</w:t>
+                <w:t xml:space="preserve">hal-03484393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of the rhodium-ruthenium-oxygen (Rh-Ru-O) system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Gossé</w:t>
+                <w:t xml:space="preserve">Laser heating investigation of the high-temperature interaction between zirconium and UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bordier</w:t>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guéneau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Manara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 500, pp.252 - 264. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.12.034⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 509, pp.517-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704749v1</w:t>
+                <w:t xml:space="preserve">cea-04502126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser heating investigation of the high-temperature interaction between zirconium and UO2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic Assessment of the Fe-Te System. Part I: Experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-M. Arvhult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Manara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 509, pp.517-526. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 773, pp.314-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.09.265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04502126v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Assessment of the Fe-Te System. Part I: Experimental study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic Assessment of the Fe-Te System. Part II Thermodynamic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-M. Arvhult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-M. Arvhult</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Guéneau</w:t>
+                <w:t xml:space="preserve">. Selleby M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 773, pp.314-326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.09.265⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 767, pp.883-893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339819v1</w:t>
+                <w:t xml:space="preserve">cea-02339843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Assessment of the Fe-Te System. Part II Thermodynamic modelling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic investigations of the uranium-molybdenum-oxygen system by a coupling of density functional theory and CALPHAD methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">. Selleby M</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Kurata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 767, pp.883-893. </w:t>
+              <w:t xml:space="preserve">Calphad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63, pp.196-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.07.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339843v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic investigations of the uranium-molybdenum-oxygen system by a coupling of density functional theory and CALPHAD methodologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic assessment of the rhodium-ruthenium-oxygen (Rh-Ru-O) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Domenger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kurata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63, pp.196-211. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 500, pp.252 - 264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2018.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118369v1</w:t>
+                <w:t xml:space="preserve">hal-01704749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic activity measurements in nickel-base industrial alloys and steels by Knudsen cell – Mass spectrometry</w:t>
               </w:r>
@@ -3037,77 +3037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic assessment of the PdRhRu system using calphad and first-principles methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3435,51 +3435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental contribution to the corium thermodynamic modelling – The U–Zr–Al–Ca–Si–O system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,51 +3487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alpettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nuclear Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, pp.43-49. </w:t>
@@ -3582,90 +3582,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature investigation of the solid/liquid transition in the PuO2–UO2–ZrO2 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sundman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Manara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 467, pp.660-676. </w:t>
@@ -3767,51 +3767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48, pp.1 - 12. </w:t>
@@ -3843,209 +3843,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of the palladium–selenium (Pd–Se) system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic assessment of solubility and activity of iron, chromium, and nickel in lead bismuth eutectic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 451 (1-3), pp.120-129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.03.044⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 449 (1-3), pp.122-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160246v1</w:t>
+                <w:t xml:space="preserve">hal-03160592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic assessment of solubility and activity of iron, chromium, and nickel in lead bismuth eutectic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic assessment of the palladium–selenium (Pd–Se) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 449 (1-3), pp.122-131. </w:t>
+              <w:t xml:space="preserve">, 2014, 451 (1-3), pp.120-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.03.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160592v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disordering and grain boundaries of (Ni,Fe)Cr2O4 spinels from atomistic calculations</w:t>
               </w:r>
@@ -4278,51 +4278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of RuO2 Crystallization in Borosilicate Glass: An Original in Situ ESEM Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassiba Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4412,51 +4412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic assessment of the palladium-tellurium (Pd-Te) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 19 (5), pp.621-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4648,51 +4648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperature Interaction Between UO2 and Carbon: Application to TRISO Particles for Very High Temperature Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5080,51 +5080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical review of carbon monoxide pressure measurements in the uranium–carbon–oxygen ternary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,51 +5196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic approach for advanced fuels of gas-cooled reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5342,77 +5342,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermodynamic approach for advanced fuels of gas-cooled reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5764,428 +5764,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03531922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Platinum Group Metals (PGMs) thermodynamic interactions with Uranium for sodium-cooled fast reactors: The Pd-Rh-Ru-U system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Croze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fossati</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Tougait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">The Nuclear Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085527v1</w:t>
+                <w:t xml:space="preserve">hal-04160540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum Group Metals (PGMs) thermodynamic interactions with Uranium for sodium-cooled fast reactors: The Pd-Rh-Ru-U system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Croze</w:t>
+                <w:t xml:space="preserve">Fracture in SiO2-B2O3-Na2O glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lynn Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Nuclear Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Materials-2022 - 3rd International Conference on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160540v1</w:t>
+                <w:t xml:space="preserve">hal-03531942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture in SiO2-B2O3-Na2O glasses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weiying Feng</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation concerning Fracture Properties of Sodium Borosilicate Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mama Toulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Fossati</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials-2022 - 3rd International Conference on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Boston, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2022 – Conférence internationale Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531942v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04085527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current status of thermodynamic database and benchmark exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6266,64 +6266,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale simulation of SiO$_2$-B$_2$O$_3$-Na$_2$O glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mama Toulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Fossati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6506,342 +6506,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Modelling of the Pd-Ru-Te-O for Nuclear High-Level Waste Immobilization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking (SCC) of Sodium Borosilicate (SBN) Amorphous Phase Separated (APS) Glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiying Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy L. Rountree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Célarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Baniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2020 virtual Spring/Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Boston, United States</w:t>
+              <w:t xml:space="preserve">Journée des Systèmes et de la Matière Complexe 5ème édition (2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Matière et Systèmes Complexes (MSC – axe 3) du département de Physique des Ondes et de la Matière (PHOM), Nov 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04358299v1</w:t>
+                <w:t xml:space="preserve">hal-03285201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ToughGlass: Stress Corrosion Cracking (SCC) of Sodium Borosilicate (SBN) Amorphous Phase Separated (APS) Glasses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Modelling of the Pd-Ru-Te-O for Nuclear High-Level Waste Immobilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Systèmes et de la Matière Complexe 5ème édition (2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Matière et Systèmes Complexes (MSC – axe 3) du département de Physique des Ondes et de la Matière (PHOM), Nov 2020, Online, France</w:t>
+              <w:t xml:space="preserve">MRS 2020 virtual Spring/Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285201v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04358299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and thermophysical investigation on the Cu-Fe-Si system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Laplace-Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roskosz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6918,51 +6918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Célarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Baniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of DGG – USTV 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nürnberg, Germany</w:t>
@@ -6985,2232 +6985,2232 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion and decommissioning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Laghoutaris</w:t>
+                <w:t xml:space="preserve">High temperature corrosion phenomena during a nuclear severe accident - The corium-concrete interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUPP 2018 / "2nd International conference on nuclear power plants structures, risk and decommissioning"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Croydon, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eurocorr 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02339108v1</w:t>
+                <w:t xml:space="preserve">cea-02400172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature corrosion phenomena during a nuclear severe accident - The corium-concrete interaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Gossé</w:t>
+                <w:t xml:space="preserve">Corrosion and decommissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Flem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Laghoutaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">NUPP 2018 / "2nd International conference on nuclear power plants structures, risk and decommissioning"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Croydon, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400172v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic investigation of the Cr-O-U and Cr-O-Zr systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the radiative properties of the project reactor astrid vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.-B. Lindahl</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Lizon a Lugrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference on Computer Coupling of Phase Diagrams and Thermochemistry (CALPHAD -2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">European Nuclear Young Generation Forum 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02434558v1</w:t>
+                <w:t xml:space="preserve">hal-02419680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TAF-ID database Application calculations to severe accidents and irradiated fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Quaini</w:t>
+                <w:t xml:space="preserve">Corrosion and decommissioning - R and D studies at CEA corrosion service in relation with light water reactor accidents and decommissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lindahl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Geiger</w:t>
+                <w:t xml:space="preserve">F. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gueneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">M. Leflem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laghoutaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuFuel 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t>
+              <w:t xml:space="preserve">First Anniversary of the Center for Fundamental Research on Nuclear Decommissioning (CFReND)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418154v1</w:t>
+                <w:t xml:space="preserve">hal-02415483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modelling of key metallic sub-systems for the treatment of mid-level wastes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Glass, crystallization and phase separation an insight into glass enriched in MoO$_3$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calphad XLVI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Joint ICTP-IAEA Workshop on Fundamentals of Vitrification and Vitreous Materials for Nuclear Waste Immobilization (smr 3159)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02434004v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02400187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the radiative properties of the project reactor astrid vessels</w:t>
+                <w:t xml:space="preserve">The TAF-ID database Application calculations to severe accidents and irradiated fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Lizon a Lugrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Nuclear Young Generation Forum 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">NuFuel 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lecco, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419680v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion and decommissioning - R and D studies at CEA corrosion service in relation with light water reactor accidents and decommissioning</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic modelling of key metallic sub-systems for the treatment of mid-level wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Soldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schorne Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Anniversary of the Center for Fundamental Research on Nuclear Decommissioning (CFReND)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Calphad XLVI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415483v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02434004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass, crystallization and phase separation an insight into glass enriched in MoO$_3$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic investigation of the Cr-O-U and Cr-O-Zr systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rogez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B.-B. Lindahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alpettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnaillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint ICTP-IAEA Workshop on Fundamentals of Vitrification and Vitreous Materials for Nuclear Waste Immobilization (smr 3159)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">46th International Conference on Computer Coupling of Phase Diagrams and Thermochemistry (CALPHAD -2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02400187v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02434558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature experimental contribution to the thermodynamic modeling of corium pools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Experimental and calculation investigation on severe accidents in PWR reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guéneau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Manara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th International Conference on Phase Diagram Calculations and Computational Thermochemistry (CALPHAD - 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Awaji, Japan</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441962v1</w:t>
+                <w:t xml:space="preserve">cea-02438700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and calculation investigation on severe accidents in PWR reactors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analytical characterisation of nuclear accident corium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Atalante 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02438700v1</w:t>
+                <w:t xml:space="preserve">cea-02442298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical characterisation of nuclear accident corium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ATTILHA : un nouvel outil pour l'acquisition de données thermodynamiques à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alpettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lizon a Lugrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GDR TherMatHT - Thermodynamique des Matériaux à Haute Température</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Odeillo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02442298v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATTILHA : un nouvel outil pour l'acquisition de données thermodynamiques à haute température</w:t>
+                <w:t xml:space="preserve">Experimental and thermodynamic calculations results on pwr and srf corium subsystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alpettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR TherMatHT - Thermodynamique des Matériaux à Haute Température</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Odeillo, France</w:t>
+              <w:t xml:space="preserve">NUMAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Monpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442245v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and thermodynamic calculations results on pwr and srf corium subsystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High temperature experimental contribution to the thermodynamic modeling of corium pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gossé</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alpettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Poissonnet</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lizon a Lugrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMAT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Monpellier, France</w:t>
+              <w:t xml:space="preserve">45th International Conference on Phase Diagram Calculations and Computational Thermochemistry (CALPHAD - 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Awaji, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441918v1</w:t>
+                <w:t xml:space="preserve">hal-02441962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of the Pd-Rh-Ru-Se-Te SystemHigh Temperature Interactions between (Pd-Rh-Ru) platinoids and (Se-Te) chalcogens nuclear fission products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+                <w:t xml:space="preserve">Analytical characterization of nuclear accident corium materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Joubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Dupin</w:t>
+                <w:t xml:space="preserve">Patrick Allegri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme reunion sur la Thermodynamique des Materiaux Haute Temperature organisee par le GdR ThermatHT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
+              <w:t xml:space="preserve">EMAS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMAS, May 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509068v1</w:t>
+                <w:t xml:space="preserve">cea-04731173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique de l'interaction entre le verre et les phases molybdates.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation and thermodynamic modelling of the in-vessel corium for severe accident studies in PWR reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alpettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lizon a Lugrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème réunion sur la Thermodynamique des Matériaux Haute Température organisée par le GdR ThermatHT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
+              <w:t xml:space="preserve">NuFuel and MMSNF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509088v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical characterization of nuclear accident corium materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dugne</w:t>
+                <w:t xml:space="preserve">Experimental study and thermodynamic modelling of corium mixtures Application to severe accidents in Pressurized Water Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guéneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Alpettaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Manara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMAS, May 2015, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Journees annuelles du GDR « SAM » : Solidification des Alliages Metalliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04731173v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation and thermodynamic modelling of the in-vessel corium for severe accident studies in PWR reactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Modélisation thermodynamique de l'interaction entre le verre et les phases molybdates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lizon a Lugrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuFuel and MMSNF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">2ème réunion sur la Thermodynamique des Matériaux Haute Température organisée par le GdR ThermatHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02509663v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study and thermodynamic modelling of corium mixtures Application to severe accidents in Pressurized Water Reactors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic modeling of the Pd-Rh-Ru-Se-Te SystemHigh Temperature Interactions between (Pd-Rh-Ru) platinoids and (Se-Te) chalcogens nuclear fission products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Manara</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees annuelles du GDR « SAM » : Solidification des Alliages Metalliques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">2eme reunion sur la Thermodynamique des Materiaux Haute Temperature organisee par le GdR ThermatHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416313v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction à haute température entre les gainages SiC ou V et les liners W, Ta, Nb-Zr, Re pour les réacteurs RCG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Alpettaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guéneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Conference on Phase Equilibria, JEEP'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, MONTPELLIER, France</w:t>
@@ -9373,77 +9373,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRD and SEM/EDS Study of the Phase Distribution in the UO2 and Carbon Reactional System at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guéneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9503,51 +9503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUELBASE: a tool for thermodynamic modelling of advanced fuels. Examples of Pu-O and U-C-O systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guenau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9785,51 +9785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase equilibria and solubility limits in the B-Ce-Fe-Nd system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi de Villoutreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9949,51 +9949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Quaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France. 2021</w:t>
@@ -10462,51 +10462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Manlay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vasseur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lancelotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16650" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04328335v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannatun Nawer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Ishikawa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshisa Oda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Koyama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Saruwatari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03118307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kjellqvist" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kurata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2020.102212" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160220v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Matson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-020-04256-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.031" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160217v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soldi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32908/hthp.v49.845" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04359732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Magnus Arvhult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Poissonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484393v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soldi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne-Pinto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.294" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Selleby" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03689-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.236" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02484118v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Young" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.02.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01704749v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Domenger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.034" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502126v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Arvhult" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.09.265" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339843v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Selleby M" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.051" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118369v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurata" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.10.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alpettaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.01.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.01.043" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03181092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.10.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FTZXDS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham Thi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2014.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chocard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.03.044" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Golovchuk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04056235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.12.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDPFM3HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sundman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martial" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.07.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29R7CPFQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guenau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alpettaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3098430" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590314v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wolski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.429" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.01.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV61H852-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.079" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14KV041F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502143v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.041" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1RKMSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620687v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160540v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03672601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Nichenko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339108v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Flem" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400172v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434558v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-B. Lindahl" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418154v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lindahl" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434004v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne Pinto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419680v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lizon a Lugrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415483v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400187v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441962v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438700v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442298v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allegri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizon a Lugrin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441918v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509068v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Joubert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fl&#232;che" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731173v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allegri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509663v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416313v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590549v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722182v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boinski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HTR2008-58167" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140369v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dumas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rifflet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04127036v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Villoutreys" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fl&#232;che" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03620249v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Croze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04547852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502154v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.595-598.975" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753052v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Manlay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Flament" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garandet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114472" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04328335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannatun Nawer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehiko Ishikawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshisa Oda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihiro Koyama" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Saruwatari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717479v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wadsworth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lancelotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijag.16650" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quaini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Regnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laplace" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2022.106831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03118307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gueneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kjellqvist" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Geiger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Kurata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2020.102212" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiying Feng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonamy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice C&#233;lari&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. M. Fossati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cmd2030022" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03065017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Laurin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace-Ploquin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Agullo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152650" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.031" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160217v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Soldi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Brillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roskosz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32908/hthp.v49.845" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Matson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-020-04256-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Magnus Arvhult" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Selleby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-019-03689-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Laplace" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.06.236" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358483v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02484118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martinelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Young" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bosonnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.02.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04359732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Poissonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484393v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Soldi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnaillie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne-Pinto" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.05.294" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gu&#233;neau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Manara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-M. Arvhult" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poissonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.09.265" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339843v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Selleby M" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.07.051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118369v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Domenger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kurata" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2018.10.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01704749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.12.034" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784981v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chatain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alpettaz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2017.01.015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dupin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2016.03.025" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389458v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barjot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2016.08.042" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749439v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381864v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.01.043" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03181092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.10.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FTZXDS9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pham Thi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Dumas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2014.10.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.03.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160246v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chocard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.03.044" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Golovchuk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent van Brutzel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4822262" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04056235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.12.014" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDPFM3HR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502181v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Sundman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martial" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dumas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.07.033" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29R7CPFQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guenau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alpettaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chatillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3098430" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590314v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rouillard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cabet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Wolski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.595-598.429" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04129066v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.01.019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV61H852-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502149v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.079" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14KV041F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502143v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2005.04.041" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN1RKMSM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620687v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lynn Rountree" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531922v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160540v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tougait" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fossati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085527v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mama Toulou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03672601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barrachin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Nichenko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284074v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095380v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285201v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy L. Rountree" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Baniel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358299v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04358298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447240v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400172v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339108v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Legendre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Flem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laghoutaris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419680v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lizon a Lugrin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415483v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legendre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflem" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laghoutaris" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400187v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rogez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418154v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lindahl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gueneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434004v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schorne Pinto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434558v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-B. Lindahl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02438700v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442298v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allegri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Faure" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02442245v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizon a Lugrin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441918v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441962v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731173v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allegri" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509663v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416313v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509088v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fl&#232;che" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509068v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Joubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610200v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00590549v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722182v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boinski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/HTR2008-58167" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140369v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Dumas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarou-Kanian" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel V&#233;ron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Millot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rifflet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04127036v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi de Villoutreys" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fl&#232;che" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03620249v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Croze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-04547852v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04502154v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/msf.595-598.975" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>